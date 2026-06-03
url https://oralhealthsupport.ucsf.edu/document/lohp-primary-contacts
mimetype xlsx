--- v0 (2026-03-28)
+++ v1 (2026-06-03)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/1897874750248/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/2181600481969/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="80" documentId="8_{99D735D5-F2FB-4E90-B428-2BB5D6A34C4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B0363846-5081-4D71-A3D1-E6E156DCF9DB}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CC0CAD0F-F6D1-4FEE-BF38-BA220C8FCDF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0CC325BE-2752-412E-8E46-B39EAF0BA2BF}"/>
+    <workbookView xWindow="-19310" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0CC325BE-2752-412E-8E46-B39EAF0BA2BF}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -215,59 +215,50 @@
   <si>
     <t>Inyo</t>
   </si>
   <si>
     <t>Charlotte McCollum</t>
   </si>
   <si>
     <t>cmccollum@inyocounty.us</t>
   </si>
   <si>
     <t>Kern</t>
   </si>
   <si>
     <t>Cassandra Mulder</t>
   </si>
   <si>
     <t>661-868-0427</t>
   </si>
   <si>
     <t>mulderc@kerncounty.com</t>
   </si>
   <si>
     <t>Kings</t>
   </si>
   <si>
-    <t>Araceli Gomez</t>
-[...7 lines deleted...]
-  <si>
     <t>Lake</t>
   </si>
   <si>
     <t>Lauren Hyatt</t>
   </si>
   <si>
     <t>707-263-1090 ext. 141</t>
   </si>
   <si>
     <t>lauren.hyatt@lakecountyca.gov</t>
   </si>
   <si>
     <t>Lassen</t>
   </si>
   <si>
     <t xml:space="preserve">Leyla Bennett </t>
   </si>
   <si>
     <t>530-251-2618</t>
   </si>
   <si>
     <t>LBennett@co.lassen.ca.us</t>
   </si>
   <si>
     <t>Long Beach</t>
@@ -730,50 +721,59 @@
   <si>
     <t>209-223-6664</t>
   </si>
   <si>
     <t>lbrandmeier@amadorcounty.gov</t>
   </si>
   <si>
     <t>Lori Brandmeier</t>
   </si>
   <si>
     <t>Rebecca Antillon
 Kimberly Jow</t>
   </si>
   <si>
     <t>RAntillon@ruhealth.org
 KJow@ruhealth.org</t>
   </si>
   <si>
     <t>Pauline Pham</t>
   </si>
   <si>
     <t>Pauline.Pham@longbeach.gov</t>
   </si>
   <si>
     <t>562-570-4271</t>
+  </si>
+  <si>
+    <t>Veronica Garcia</t>
+  </si>
+  <si>
+    <t>(559) 852-4527</t>
+  </si>
+  <si>
+    <t>veronicag.garcia@co.kings.ca.us</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -940,51 +940,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -1003,55 +1003,50 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9D9D9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1331,1161 +1326,1160 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulderc@kerncounty.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiara.munoz@maderacounty.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpinedo@cityofpasadena.net" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tareusze@co.siskiyou.ca.us" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marisol.Torres@countyofmerced.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrivera@sbceo.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SSprouse@schsa.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Linebarger@yolocounty.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jfrusetta@sanbenitocountyca.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbrandmeier@amadorcounty.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amira.long@co.del-norte.ca.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jevangelista@cityofberkeley.info" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LBennett@co.lassen.ca.us" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bflippin@dph.sbcounty.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svogel@co.humboldt.ca.us" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnavarro@napacoe.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmorrow@co.slo.ca.us" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjones@shastacounty.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TNachand@solanocounty.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SNavarro1@tularecounty.ca.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HannahBergen.Ziyadinova@tchsa.net" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruby.medina@countyofcolusa.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danika.Ng@marincounty.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lsmalley@calaverascounty.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfelix@fresnocountyca.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Araceli.Gomez@co.kings.ca.us" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savannahwilson@co.modoc.ca.us" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toribrown@countyofplumas.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.starr@sdcounty.ca.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somayeh.bolourchi@phd.sccgov.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rseehra@co.sutter.ca.us" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgalicia@yuba.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RAntillon@ruhealth.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.lindnerjones@edcgov.us" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eidia@mendocinocounty.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccanalia@buttecounty.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophiabowen@co.imperial.ca.us" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RChen@ph.lacounty.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.hanf@co.nevada.ca.us" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbleymaier@smcgov.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgrandi@sierracounty.ca.gov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicia.villicana@ventura.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margaritaking@mariposacounty.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ariel.thomas-urlik@sonoma-county.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arhoades@sjcphs.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Arash.Aslami@acgov.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maria.Ortiz-Padilla@cchealth.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauren.hyatt@lakecountyca.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandezja@countyofmonterey.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fitzpatrickj@saccounty.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Monica.Nicholas@santacruzcountyca.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Abolanos@ochca.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pauline.Pham@longbeach.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kvazquez@Countyofglenn.net" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryna.spiegel@sfdph.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctillman@trinitycounty.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouellette@mono.ca.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulderc@kerncounty.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danika.Ng@marincounty.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toribrown@countyofplumas.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TNachand@solanocounty.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savannahwilson@co.modoc.ca.us" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somayeh.bolourchi@phd.sccgov.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rseehra@co.sutter.ca.us" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgalicia@yuba.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eidia@mendocinocounty.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RAntillon@ruhealth.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amira.long@co.del-norte.ca.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jevangelista@cityofberkeley.info" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RChen@ph.lacounty.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.starr@sdcounty.ca.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svogel@co.humboldt.ca.us" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.hanf@co.nevada.ca.us" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbleymaier@smcgov.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgrandi@sierracounty.ca.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ariel.thomas-urlik@sonoma-county.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicia.villicana@ventura.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arhoades@sjcphs.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruby.medina@countyofcolusa.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margaritaking@mariposacounty.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lsmalley@calaverascounty.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfelix@fresnocountyca.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauren.hyatt@lakecountyca.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandezja@countyofmonterey.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fitzpatrickj@saccounty.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryna.spiegel@sfdph.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Monica.Nicholas@santacruzcountyca.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctillman@trinitycounty.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Abolanos@ochca.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pauline.Pham@longbeach.gov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.lindnerjones@edcgov.us" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouellette@mono.ca.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccanalia@buttecounty.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophiabowen@co.imperial.ca.us" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiara.munoz@maderacounty.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpinedo@cityofpasadena.net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrivera@sbceo.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tareusze@co.siskiyou.ca.us" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Linebarger@yolocounty.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marisol.Torres@countyofmerced.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SSprouse@schsa.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbrandmeier@amadorcounty.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Arash.Aslami@acgov.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maria.Ortiz-Padilla@cchealth.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LBennett@co.lassen.ca.us" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnavarro@napacoe.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bflippin@dph.sbcounty.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjones@shastacounty.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jfrusetta@sanbenitocountyca.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kvazquez@Countyofglenn.net" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmorrow@co.slo.ca.us" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SNavarro1@tularecounty.ca.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HannahBergen.Ziyadinova@tchsa.net" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21D9B814-BDA9-4CFC-BE06-E840CDDB848B}">
   <dimension ref="A1:G63"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="29.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.453125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.54296875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="48" style="5" bestFit="1" customWidth="1"/>
-    <col min="5" max="16384" width="8.5703125" style="5"/>
+    <col min="5" max="16384" width="8.54296875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A2" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="33" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C3" s="20" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D3" s="37" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A5" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A7" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A8" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A9" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A11" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A13" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A14" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A15" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="14" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A16" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A17" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>60</v>
+        <v>227</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>62</v>
+        <v>229</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A18" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" s="12" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A19" s="40" t="s">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A19" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="14" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>229</v>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A20" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>226</v>
       </c>
       <c r="D20" s="17" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A21" s="19" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="14" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A22" s="18" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="12" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A23" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" s="14" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A24" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" s="12" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
     </row>
-    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="31" x14ac:dyDescent="0.35">
       <c r="A25" s="21" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B25" s="36" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C25" s="35" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D25" s="38" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A26" s="18" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="31" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A27" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" s="14" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A28" s="18" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D28" s="32" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A29" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" s="14" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A30" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" s="12" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A31" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C31" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31" s="14" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="17" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A33" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="D33" s="14" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
     </row>
-    <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7" ht="31" x14ac:dyDescent="0.35">
       <c r="A34" s="18" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="15" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A35" s="19" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
     </row>
-    <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:7" ht="31" x14ac:dyDescent="0.35">
       <c r="A36" s="18" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B36" s="13" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="39" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A37" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C37" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="D37" s="14" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A38" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D38" s="12" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A39" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="D39" s="14" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A40" s="18" t="s">
+        <v>132</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D40" s="12" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A41" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C41" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="D41" s="16" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A42" s="18" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="12" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A43" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="C43" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="D43" s="14" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A44" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="D44" s="12" t="s">
         <v>148</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A45" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C45" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="D45" s="14" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A46" s="18" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="12" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="2"/>
       <c r="G46" s="4"/>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>157</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>158</v>
+      </c>
+      <c r="D47" s="14" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E47" s="4"/>
       <c r="F47" s="2"/>
       <c r="G47" s="4"/>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A48" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="D48" s="12" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A49" s="19" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="C49" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="D49" s="14" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A50" s="18" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="D50" s="12" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A51" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C51" s="20" t="s">
+        <v>174</v>
+      </c>
+      <c r="D51" s="14" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A52" s="18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D52" s="12" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A53" s="19" t="s">
+        <v>180</v>
+      </c>
+      <c r="B53" s="20" t="s">
+        <v>181</v>
+      </c>
+      <c r="C53" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="D53" s="14" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A54" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="D54" s="12" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A55" s="19" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B55" s="33" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C55" s="20"/>
       <c r="D55" s="34" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A56" s="18" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="12" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A57" s="19" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="D57" s="14" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A58" s="18" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="9" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A59" s="19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C59" s="20" t="s">
+        <v>203</v>
+      </c>
+      <c r="D59" s="14" t="s">
         <v>204</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A60" s="18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D60" s="12" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A61" s="24" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="C61" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="D61" s="27" t="s">
         <v>212</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E61" s="4"/>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="3"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="3"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" xr:uid="{D74306AA-D5E1-4121-9CE4-D034ED2B13C8}"/>
     <hyperlink ref="D4" r:id="rId2" xr:uid="{52EFF0A4-BE5A-4E70-A218-F5E8FD97079E}"/>
     <hyperlink ref="D5" r:id="rId3" xr:uid="{BAA1D136-399E-4D84-97FA-3BE284C8729A}"/>
     <hyperlink ref="D6" r:id="rId4" xr:uid="{EDC3D8E6-7DA9-4D70-9316-B5F895C0305D}"/>
     <hyperlink ref="D7" r:id="rId5" xr:uid="{7E85ED8D-75E3-477F-898D-797F93F98AEA}"/>
     <hyperlink ref="D8" r:id="rId6" xr:uid="{1CCE82E2-A533-4D32-80CA-AF2D550083BC}"/>
     <hyperlink ref="D9" r:id="rId7" xr:uid="{BC350AEE-A464-44D4-AA26-B4FCE481359E}"/>
     <hyperlink ref="D10" r:id="rId8" xr:uid="{B4789699-620E-4A43-B45D-3E926F424040}"/>
     <hyperlink ref="D11" r:id="rId9" xr:uid="{24482B9A-A60F-4E47-950B-7A060FF7A498}"/>
     <hyperlink ref="D12" r:id="rId10" xr:uid="{49CF0682-A5A6-4992-9D5C-A4F57A4E9B00}"/>
     <hyperlink ref="D13" r:id="rId11" xr:uid="{360F1196-FD77-4356-818E-07AB984355C0}"/>
     <hyperlink ref="D14" r:id="rId12" xr:uid="{E10D7A3D-B89B-4EC4-87C9-A992CBBF8E1F}"/>
     <hyperlink ref="D16" r:id="rId13" xr:uid="{044E8508-91F9-4B80-9053-C900CC329ABD}"/>
-    <hyperlink ref="D17" r:id="rId14" xr:uid="{1484284D-34B3-43CB-A876-254E399069C8}"/>
-[...42 lines deleted...]
-    <hyperlink ref="D20" r:id="rId57" display="mailto:Pauline.Pham@longbeach.gov" xr:uid="{BB125621-433E-40D6-9F48-9A1AE1444223}"/>
+    <hyperlink ref="D18" r:id="rId14" xr:uid="{43457901-8E46-4544-8132-34260E5B0AD7}"/>
+    <hyperlink ref="D19" r:id="rId15" xr:uid="{618AED75-A4B7-4151-BC8E-6CBB9889C8EA}"/>
+    <hyperlink ref="D21" r:id="rId16" xr:uid="{93839763-557C-4696-8FEC-E6AA4E11A286}"/>
+    <hyperlink ref="D22" r:id="rId17" xr:uid="{7FE349EC-C147-4DC9-8B73-C37781B9242B}"/>
+    <hyperlink ref="D23" r:id="rId18" xr:uid="{C20D7A5F-8300-4DC7-920A-B52FF1008E54}"/>
+    <hyperlink ref="D24" r:id="rId19" xr:uid="{648E9E83-C111-4450-8584-F32F826A69B2}"/>
+    <hyperlink ref="D26" r:id="rId20" xr:uid="{A7184D9C-62C5-4ED6-87BE-25EFD5EF27AF}"/>
+    <hyperlink ref="D27" r:id="rId21" xr:uid="{D72E88D8-19E0-4AF3-B79A-EC0E38E50F2D}"/>
+    <hyperlink ref="D29" r:id="rId22" xr:uid="{A1CF5BB2-6244-4DB8-95D7-4802A2419F9E}"/>
+    <hyperlink ref="D30" r:id="rId23" xr:uid="{C652948E-ADFB-4AF5-A306-19B1B863C141}"/>
+    <hyperlink ref="D31" r:id="rId24" xr:uid="{A2012CEA-6993-4646-A064-6D5C5618E135}"/>
+    <hyperlink ref="D33" r:id="rId25" xr:uid="{C7EF63BE-8B1E-43AC-832B-A8871494782B}"/>
+    <hyperlink ref="D35" r:id="rId26" xr:uid="{858E898F-A7F9-43BC-9DA5-BAA48EE37661}"/>
+    <hyperlink ref="D37" r:id="rId27" xr:uid="{A23C4BD3-E2EA-4A19-8FC9-BE2A0DD4B4CC}"/>
+    <hyperlink ref="D39" r:id="rId28" xr:uid="{B1DD7D5F-8335-4102-BCA8-F77764DB574B}"/>
+    <hyperlink ref="D40" r:id="rId29" xr:uid="{70DF0BD1-3D27-4E21-9935-D40A6E1DCB81}"/>
+    <hyperlink ref="D41" r:id="rId30" xr:uid="{D2F52CEF-4E1E-494D-9A41-2853FBBA568F}"/>
+    <hyperlink ref="D43" r:id="rId31" xr:uid="{4504C7ED-00DF-4D68-B9C2-3FED0DC9C026}"/>
+    <hyperlink ref="D44" r:id="rId32" xr:uid="{1BA070F8-A26D-4FA1-A6B1-DFADF565939D}"/>
+    <hyperlink ref="D45" r:id="rId33" xr:uid="{3C7EAB09-2D55-42EF-8299-511948A9AEB1}"/>
+    <hyperlink ref="D46" r:id="rId34" xr:uid="{56904011-72E8-4192-8BD4-FBC4824B7D8C}"/>
+    <hyperlink ref="D47" r:id="rId35" xr:uid="{8C52C779-7D20-478C-81EA-B05B28FAAA8C}"/>
+    <hyperlink ref="D48" r:id="rId36" xr:uid="{4EBA6712-B556-4F66-9E68-4B363B2C93C4}"/>
+    <hyperlink ref="D49" r:id="rId37" xr:uid="{19B07D28-89F1-44CA-A300-A5E9494FE3D5}"/>
+    <hyperlink ref="D50" r:id="rId38" xr:uid="{6B8255BD-CCA7-49DE-8AC1-73EACF9F215E}"/>
+    <hyperlink ref="D51" r:id="rId39" xr:uid="{9CEDD21C-3D14-481D-97CD-AC67C900E8A5}"/>
+    <hyperlink ref="D52" r:id="rId40" xr:uid="{657DBFF7-61A2-4B2E-BC8E-4B8B69990375}"/>
+    <hyperlink ref="D53" r:id="rId41" xr:uid="{D6A39AF5-7538-4E8D-A399-4D06F11D0450}"/>
+    <hyperlink ref="D54" r:id="rId42" xr:uid="{A39F977E-D582-4427-86A9-DE6FEE7AC09D}"/>
+    <hyperlink ref="D56" r:id="rId43" xr:uid="{2A80C828-4CD4-46B5-8554-8A9140618D8F}"/>
+    <hyperlink ref="D57" r:id="rId44" xr:uid="{DF324F41-ECEE-476B-B933-F6CF64E6F0E0}"/>
+    <hyperlink ref="D59" r:id="rId45" xr:uid="{AB39D961-C842-4EB1-B4F9-693C718595C7}"/>
+    <hyperlink ref="D60" r:id="rId46" xr:uid="{8CB733E5-F0F9-4AE7-B4C1-84F966951BA1}"/>
+    <hyperlink ref="D61" r:id="rId47" xr:uid="{6E8D82CF-6C96-4F2E-BB84-30009FE749D9}"/>
+    <hyperlink ref="D32" r:id="rId48" xr:uid="{5D63E0BC-93AE-4B47-9E80-F5E11C01973C}"/>
+    <hyperlink ref="D38" r:id="rId49" display="mailto:Jfrusetta@sanbenitocountyca.gov" xr:uid="{85925DEF-A638-4C4B-A039-12B485F312CD}"/>
+    <hyperlink ref="D25" r:id="rId50" display="mailto:eidia@mendocinocounty.gov" xr:uid="{1181BBB0-02B3-468F-AF21-ABCA1F2C9A8F}"/>
+    <hyperlink ref="D28" r:id="rId51" display="mailto:mouellette@mono.ca.gov" xr:uid="{C8C2821F-2B93-4DEE-8187-E6694C47A2DD}"/>
+    <hyperlink ref="D55" r:id="rId52" display="mailto:HannahBergen.Ziyadinova@tchsa.net" xr:uid="{F7ABC61E-160B-4D74-8253-3D9544EA965F}"/>
+    <hyperlink ref="D42" r:id="rId53" display="arhoades@sjcphs.org" xr:uid="{0C359044-F7EF-465A-A923-19D7A9EE2D20}"/>
+    <hyperlink ref="D3" r:id="rId54" display="mailto:lbrandmeier@amadorcounty.gov" xr:uid="{22C925AE-CDC7-44F1-B266-A7DE782E21FB}"/>
+    <hyperlink ref="D36" r:id="rId55" display="mailto:RAntillon@ruhealth.org" xr:uid="{2CA50C23-0466-4B28-A9CD-131F77EAD772}"/>
+    <hyperlink ref="D20" r:id="rId56" display="mailto:Pauline.Pham@longbeach.gov" xr:uid="{BB125621-433E-40D6-9F48-9A1AE1444223}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId58"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId57"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Department of Public Health</Company>