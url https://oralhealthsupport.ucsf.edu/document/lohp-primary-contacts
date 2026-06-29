--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -5,79 +5,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/2181600481969/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CC0CAD0F-F6D1-4FEE-BF38-BA220C8FCDF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{CC0CAD0F-F6D1-4FEE-BF38-BA220C8FCDF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F9B96D73-66C5-4122-B5A7-BF45A14E95E0}"/>
   <bookViews>
-    <workbookView xWindow="-19310" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0CC325BE-2752-412E-8E46-B39EAF0BA2BF}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0CC325BE-2752-412E-8E46-B39EAF0BA2BF}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="231">
   <si>
     <t>LOHP</t>
   </si>
   <si>
     <t>Project Coordinator</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t xml:space="preserve">Alameda      </t>
   </si>
   <si>
     <t>Arash Aslami</t>
   </si>
   <si>
     <t>Arash.Aslami@acgov.org</t>
   </si>
   <si>
     <t xml:space="preserve">Amador      </t>
   </si>
   <si>
@@ -354,56 +354,50 @@
     <t>Napa</t>
   </si>
   <si>
     <t>Johana Navarro</t>
   </si>
   <si>
     <t>707-259-5923, 707-738-4076</t>
   </si>
   <si>
     <t>jnavarro@napacoe.org</t>
   </si>
   <si>
     <t>Nevada</t>
   </si>
   <si>
     <t>Jamie Hanf</t>
   </si>
   <si>
     <t>530-802-3194</t>
   </si>
   <si>
     <t>jamie.hanf@co.nevada.ca.us</t>
   </si>
   <si>
     <t>Orange</t>
-  </si>
-[...4 lines deleted...]
-    <t>Abolanos@ochca.com</t>
   </si>
   <si>
     <t>Pasadena</t>
   </si>
   <si>
     <t>Claudia Pinedo</t>
   </si>
   <si>
     <t>626-744-6097</t>
   </si>
   <si>
     <t>cpinedo@cityofpasadena.net</t>
   </si>
   <si>
     <t>Placer</t>
   </si>
   <si>
     <t>Tamren Wilson
 Chelsea Williams</t>
   </si>
   <si>
     <t>twilson@placer.ca.gov
 cwilliams@placer.ca.gov</t>
   </si>
   <si>
@@ -730,50 +724,59 @@
   <si>
     <t>Rebecca Antillon
 Kimberly Jow</t>
   </si>
   <si>
     <t>RAntillon@ruhealth.org
 KJow@ruhealth.org</t>
   </si>
   <si>
     <t>Pauline Pham</t>
   </si>
   <si>
     <t>Pauline.Pham@longbeach.gov</t>
   </si>
   <si>
     <t>562-570-4271</t>
   </si>
   <si>
     <t>Veronica Garcia</t>
   </si>
   <si>
     <t>(559) 852-4527</t>
   </si>
   <si>
     <t>veronicag.garcia@co.kings.ca.us</t>
+  </si>
+  <si>
+    <t>Gina Osborne</t>
+  </si>
+  <si>
+    <t>gosborne@ochca.com</t>
+  </si>
+  <si>
+    <t>714-834-8579   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1326,114 +1329,114 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulderc@kerncounty.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danika.Ng@marincounty.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toribrown@countyofplumas.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TNachand@solanocounty.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savannahwilson@co.modoc.ca.us" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somayeh.bolourchi@phd.sccgov.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rseehra@co.sutter.ca.us" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgalicia@yuba.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eidia@mendocinocounty.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RAntillon@ruhealth.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amira.long@co.del-norte.ca.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jevangelista@cityofberkeley.info" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RChen@ph.lacounty.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.starr@sdcounty.ca.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svogel@co.humboldt.ca.us" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.hanf@co.nevada.ca.us" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbleymaier@smcgov.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgrandi@sierracounty.ca.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ariel.thomas-urlik@sonoma-county.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicia.villicana@ventura.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arhoades@sjcphs.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruby.medina@countyofcolusa.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margaritaking@mariposacounty.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lsmalley@calaverascounty.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfelix@fresnocountyca.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauren.hyatt@lakecountyca.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandezja@countyofmonterey.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fitzpatrickj@saccounty.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryna.spiegel@sfdph.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Monica.Nicholas@santacruzcountyca.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctillman@trinitycounty.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Abolanos@ochca.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pauline.Pham@longbeach.gov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.lindnerjones@edcgov.us" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouellette@mono.ca.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccanalia@buttecounty.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophiabowen@co.imperial.ca.us" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiara.munoz@maderacounty.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpinedo@cityofpasadena.net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrivera@sbceo.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tareusze@co.siskiyou.ca.us" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Linebarger@yolocounty.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marisol.Torres@countyofmerced.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SSprouse@schsa.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbrandmeier@amadorcounty.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Arash.Aslami@acgov.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maria.Ortiz-Padilla@cchealth.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LBennett@co.lassen.ca.us" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnavarro@napacoe.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bflippin@dph.sbcounty.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjones@shastacounty.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jfrusetta@sanbenitocountyca.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kvazquez@Countyofglenn.net" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmorrow@co.slo.ca.us" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SNavarro1@tularecounty.ca.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HannahBergen.Ziyadinova@tchsa.net" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulderc@kerncounty.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danika.Ng@marincounty.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toribrown@countyofplumas.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TNachand@solanocounty.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savannahwilson@co.modoc.ca.us" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somayeh.bolourchi@phd.sccgov.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rseehra@co.sutter.ca.us" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgalicia@yuba.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouellette@mono.ca.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pauline.Pham@longbeach.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amira.long@co.del-norte.ca.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jevangelista@cityofberkeley.info" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RChen@ph.lacounty.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.starr@sdcounty.ca.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svogel@co.humboldt.ca.us" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.hanf@co.nevada.ca.us" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbleymaier@smcgov.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgrandi@sierracounty.ca.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ariel.thomas-urlik@sonoma-county.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicia.villicana@ventura.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbrandmeier@amadorcounty.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruby.medina@countyofcolusa.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kvazquez@Countyofglenn.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margaritaking@mariposacounty.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmorrow@co.slo.ca.us" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SNavarro1@tularecounty.ca.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arhoades@sjcphs.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lsmalley@calaverascounty.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfelix@fresnocountyca.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauren.hyatt@lakecountyca.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandezja@countyofmonterey.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fitzpatrickj@saccounty.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryna.spiegel@sfdph.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Monica.Nicholas@santacruzcountyca.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctillman@trinitycounty.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jfrusetta@sanbenitocountyca.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.lindnerjones@edcgov.us" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HannahBergen.Ziyadinova@tchsa.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccanalia@buttecounty.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophiabowen@co.imperial.ca.us" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiara.munoz@maderacounty.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpinedo@cityofpasadena.net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrivera@sbceo.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tareusze@co.siskiyou.ca.us" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Linebarger@yolocounty.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marisol.Torres@countyofmerced.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SSprouse@schsa.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RAntillon@ruhealth.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Arash.Aslami@acgov.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maria.Ortiz-Padilla@cchealth.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LBennett@co.lassen.ca.us" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnavarro@napacoe.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bflippin@dph.sbcounty.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjones@shastacounty.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eidia@mendocinocounty.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21D9B814-BDA9-4CFC-BE06-E840CDDB848B}">
   <dimension ref="A1:G63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="48" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.54296875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A2" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="33" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C3" s="20" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D3" s="37" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A5" s="19" t="s">
         <v>12</v>
@@ -1619,108 +1622,108 @@
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A16" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A17" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="D17" s="14" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A18" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A19" s="20" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>67</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="17" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A21" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="14" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A22" s="18" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="6" t="s">
@@ -1751,103 +1754,103 @@
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A24" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>82</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
     </row>
     <row r="25" spans="1:7" ht="31" x14ac:dyDescent="0.35">
       <c r="A25" s="21" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="36" t="s">
+        <v>212</v>
+      </c>
+      <c r="C25" s="35" t="s">
+        <v>213</v>
+      </c>
+      <c r="D25" s="38" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A26" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="31" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A27" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="20" t="s">
         <v>89</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A28" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D28" s="32" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A29" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>97</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
     </row>
@@ -1868,534 +1871,536 @@
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A31" s="19" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>104</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C32" s="4"/>
+        <v>228</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>230</v>
+      </c>
       <c r="D32" s="17" t="s">
-        <v>108</v>
+        <v>229</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A33" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" s="20" t="s">
         <v>109</v>
       </c>
-      <c r="B33" s="7" t="s">
+      <c r="D33" s="14" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
     </row>
     <row r="34" spans="1:7" ht="31" x14ac:dyDescent="0.35">
       <c r="A34" s="18" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="15" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A35" s="19" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
     </row>
     <row r="36" spans="1:7" ht="31" x14ac:dyDescent="0.35">
       <c r="A36" s="18" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B36" s="13" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="39" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A37" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C37" s="20" t="s">
         <v>120</v>
       </c>
-      <c r="B37" s="7" t="s">
+      <c r="D37" s="14" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A38" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="C38" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="B38" s="6" t="s">
+      <c r="D38" s="12" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A39" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C39" s="20" t="s">
         <v>128</v>
       </c>
-      <c r="B39" s="7" t="s">
+      <c r="D39" s="14" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A40" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="B40" s="6" t="s">
+      <c r="D40" s="12" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A41" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" s="23" t="s">
         <v>136</v>
       </c>
-      <c r="B41" s="10" t="s">
+      <c r="D41" s="16" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A42" s="18" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="12" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A43" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>140</v>
+      </c>
+      <c r="C43" s="20" t="s">
         <v>141</v>
       </c>
-      <c r="B43" s="20" t="s">
+      <c r="D43" s="14" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A44" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C44" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="B44" s="4" t="s">
+      <c r="D44" s="12" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A45" s="19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="20" t="s">
         <v>149</v>
       </c>
-      <c r="B45" s="7" t="s">
+      <c r="D45" s="14" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A46" s="18" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="12" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="2"/>
       <c r="G46" s="4"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>155</v>
+      </c>
+      <c r="C47" s="20" t="s">
         <v>156</v>
       </c>
-      <c r="B47" s="20" t="s">
+      <c r="D47" s="14" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E47" s="4"/>
       <c r="F47" s="2"/>
       <c r="G47" s="4"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A48" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C48" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="B48" s="4" t="s">
+      <c r="D48" s="12" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A49" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" s="20" t="s">
+        <v>163</v>
+      </c>
+      <c r="C49" s="20" t="s">
         <v>164</v>
       </c>
-      <c r="B49" s="20" t="s">
+      <c r="D49" s="14" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A50" s="18" t="s">
+        <v>166</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="C50" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="B50" s="6" t="s">
+      <c r="D50" s="12" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A51" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C51" s="20" t="s">
         <v>172</v>
       </c>
-      <c r="B51" s="7" t="s">
+      <c r="D51" s="14" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A52" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C52" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="B52" s="4" t="s">
+      <c r="D52" s="12" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A53" s="19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" s="20" t="s">
+        <v>179</v>
+      </c>
+      <c r="C53" s="20" t="s">
         <v>180</v>
       </c>
-      <c r="B53" s="20" t="s">
+      <c r="D53" s="14" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A54" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="B54" s="4" t="s">
+      <c r="D54" s="12" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A55" s="19" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B55" s="33" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C55" s="20"/>
       <c r="D55" s="34" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A56" s="18" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="12" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A57" s="19" t="s">
+        <v>192</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C57" s="7" t="s">
         <v>194</v>
       </c>
-      <c r="B57" s="7" t="s">
+      <c r="D57" s="14" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A58" s="18" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="9" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A59" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C59" s="20" t="s">
         <v>201</v>
       </c>
-      <c r="B59" s="7" t="s">
+      <c r="D59" s="14" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A60" s="18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C60" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="B60" s="4" t="s">
+      <c r="D60" s="12" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A61" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="C61" s="25" t="s">
         <v>209</v>
       </c>
-      <c r="B61" s="11" t="s">
+      <c r="D61" s="27" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E61" s="4"/>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="3"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="3"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
@@ -2424,62 +2429,61 @@
     <hyperlink ref="D30" r:id="rId23" xr:uid="{C652948E-ADFB-4AF5-A306-19B1B863C141}"/>
     <hyperlink ref="D31" r:id="rId24" xr:uid="{A2012CEA-6993-4646-A064-6D5C5618E135}"/>
     <hyperlink ref="D33" r:id="rId25" xr:uid="{C7EF63BE-8B1E-43AC-832B-A8871494782B}"/>
     <hyperlink ref="D35" r:id="rId26" xr:uid="{858E898F-A7F9-43BC-9DA5-BAA48EE37661}"/>
     <hyperlink ref="D37" r:id="rId27" xr:uid="{A23C4BD3-E2EA-4A19-8FC9-BE2A0DD4B4CC}"/>
     <hyperlink ref="D39" r:id="rId28" xr:uid="{B1DD7D5F-8335-4102-BCA8-F77764DB574B}"/>
     <hyperlink ref="D40" r:id="rId29" xr:uid="{70DF0BD1-3D27-4E21-9935-D40A6E1DCB81}"/>
     <hyperlink ref="D41" r:id="rId30" xr:uid="{D2F52CEF-4E1E-494D-9A41-2853FBBA568F}"/>
     <hyperlink ref="D43" r:id="rId31" xr:uid="{4504C7ED-00DF-4D68-B9C2-3FED0DC9C026}"/>
     <hyperlink ref="D44" r:id="rId32" xr:uid="{1BA070F8-A26D-4FA1-A6B1-DFADF565939D}"/>
     <hyperlink ref="D45" r:id="rId33" xr:uid="{3C7EAB09-2D55-42EF-8299-511948A9AEB1}"/>
     <hyperlink ref="D46" r:id="rId34" xr:uid="{56904011-72E8-4192-8BD4-FBC4824B7D8C}"/>
     <hyperlink ref="D47" r:id="rId35" xr:uid="{8C52C779-7D20-478C-81EA-B05B28FAAA8C}"/>
     <hyperlink ref="D48" r:id="rId36" xr:uid="{4EBA6712-B556-4F66-9E68-4B363B2C93C4}"/>
     <hyperlink ref="D49" r:id="rId37" xr:uid="{19B07D28-89F1-44CA-A300-A5E9494FE3D5}"/>
     <hyperlink ref="D50" r:id="rId38" xr:uid="{6B8255BD-CCA7-49DE-8AC1-73EACF9F215E}"/>
     <hyperlink ref="D51" r:id="rId39" xr:uid="{9CEDD21C-3D14-481D-97CD-AC67C900E8A5}"/>
     <hyperlink ref="D52" r:id="rId40" xr:uid="{657DBFF7-61A2-4B2E-BC8E-4B8B69990375}"/>
     <hyperlink ref="D53" r:id="rId41" xr:uid="{D6A39AF5-7538-4E8D-A399-4D06F11D0450}"/>
     <hyperlink ref="D54" r:id="rId42" xr:uid="{A39F977E-D582-4427-86A9-DE6FEE7AC09D}"/>
     <hyperlink ref="D56" r:id="rId43" xr:uid="{2A80C828-4CD4-46B5-8554-8A9140618D8F}"/>
     <hyperlink ref="D57" r:id="rId44" xr:uid="{DF324F41-ECEE-476B-B933-F6CF64E6F0E0}"/>
     <hyperlink ref="D59" r:id="rId45" xr:uid="{AB39D961-C842-4EB1-B4F9-693C718595C7}"/>
     <hyperlink ref="D60" r:id="rId46" xr:uid="{8CB733E5-F0F9-4AE7-B4C1-84F966951BA1}"/>
     <hyperlink ref="D61" r:id="rId47" xr:uid="{6E8D82CF-6C96-4F2E-BB84-30009FE749D9}"/>
-    <hyperlink ref="D32" r:id="rId48" xr:uid="{5D63E0BC-93AE-4B47-9E80-F5E11C01973C}"/>
-[...7 lines deleted...]
-    <hyperlink ref="D20" r:id="rId56" display="mailto:Pauline.Pham@longbeach.gov" xr:uid="{BB125621-433E-40D6-9F48-9A1AE1444223}"/>
+    <hyperlink ref="D38" r:id="rId48" display="mailto:Jfrusetta@sanbenitocountyca.gov" xr:uid="{85925DEF-A638-4C4B-A039-12B485F312CD}"/>
+    <hyperlink ref="D25" r:id="rId49" display="mailto:eidia@mendocinocounty.gov" xr:uid="{1181BBB0-02B3-468F-AF21-ABCA1F2C9A8F}"/>
+    <hyperlink ref="D28" r:id="rId50" display="mailto:mouellette@mono.ca.gov" xr:uid="{C8C2821F-2B93-4DEE-8187-E6694C47A2DD}"/>
+    <hyperlink ref="D55" r:id="rId51" display="mailto:HannahBergen.Ziyadinova@tchsa.net" xr:uid="{F7ABC61E-160B-4D74-8253-3D9544EA965F}"/>
+    <hyperlink ref="D42" r:id="rId52" display="arhoades@sjcphs.org" xr:uid="{0C359044-F7EF-465A-A923-19D7A9EE2D20}"/>
+    <hyperlink ref="D3" r:id="rId53" display="mailto:lbrandmeier@amadorcounty.gov" xr:uid="{22C925AE-CDC7-44F1-B266-A7DE782E21FB}"/>
+    <hyperlink ref="D36" r:id="rId54" display="mailto:RAntillon@ruhealth.org" xr:uid="{2CA50C23-0466-4B28-A9CD-131F77EAD772}"/>
+    <hyperlink ref="D20" r:id="rId55" display="mailto:Pauline.Pham@longbeach.gov" xr:uid="{BB125621-433E-40D6-9F48-9A1AE1444223}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId57"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId56"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Department of Public Health</Company>