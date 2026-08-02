--- v2 (2026-06-29)
+++ v3 (2026-08-02)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/2181600481969/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\xmendez\Box\COHTAC. 2.0\LOHP Docs\Contact lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{CC0CAD0F-F6D1-4FEE-BF38-BA220C8FCDF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F9B96D73-66C5-4122-B5A7-BF45A14E95E0}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2B9D27A-5154-4269-B1A3-A4F633422339}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0CC325BE-2752-412E-8E46-B39EAF0BA2BF}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="231">
   <si>
     <t>LOHP</t>
   </si>
   <si>
     <t>Project Coordinator</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t xml:space="preserve">Alameda      </t>
   </si>
   <si>
     <t>Arash Aslami</t>
   </si>
@@ -254,56 +255,50 @@
   <si>
     <t xml:space="preserve">Leyla Bennett </t>
   </si>
   <si>
     <t>530-251-2618</t>
   </si>
   <si>
     <t>LBennett@co.lassen.ca.us</t>
   </si>
   <si>
     <t>Long Beach</t>
   </si>
   <si>
     <t>Los Angeles</t>
   </si>
   <si>
     <t>Rita Chen</t>
   </si>
   <si>
     <t>RChen@ph.lacounty.gov</t>
   </si>
   <si>
     <t>Madera</t>
   </si>
   <si>
-    <t>Tiara Munoz</t>
-[...4 lines deleted...]
-  <si>
     <t>Marin</t>
   </si>
   <si>
     <t>Danika Ng</t>
   </si>
   <si>
     <t>415-473-7059</t>
   </si>
   <si>
     <t>Danika.Ng@marincounty.gov</t>
   </si>
   <si>
     <t>Mariposa</t>
   </si>
   <si>
     <t>Margarita King</t>
   </si>
   <si>
     <t>209-966-3689</t>
   </si>
   <si>
     <t xml:space="preserve">margaritaking@mariposacounty.org </t>
   </si>
   <si>
     <t>Mendocino</t>
@@ -538,59 +533,50 @@
   <si>
     <t>Jennifer Jones</t>
   </si>
   <si>
     <t>530-229-8437</t>
   </si>
   <si>
     <t>jjones@shastacounty.gov</t>
   </si>
   <si>
     <t>Sierra</t>
   </si>
   <si>
     <t>Rhonda Grandi</t>
   </si>
   <si>
     <t>530-993-6709</t>
   </si>
   <si>
     <t>rgrandi@sierracounty.ca.gov</t>
   </si>
   <si>
     <t>Siskiyou</t>
   </si>
   <si>
-    <t>Toby Reusze</t>
-[...7 lines deleted...]
-  <si>
     <t>Solano</t>
   </si>
   <si>
     <t>Tracy Nachand</t>
   </si>
   <si>
     <t>707-784-8638</t>
   </si>
   <si>
     <t>TNachand@solanocounty.com</t>
   </si>
   <si>
     <t xml:space="preserve">Sonoma </t>
   </si>
   <si>
     <t>Ariel Thomas-Urlik</t>
   </si>
   <si>
     <t>707-565-8693</t>
   </si>
   <si>
     <t>ariel.thomas-urlik@sonoma-county.org</t>
   </si>
   <si>
     <t xml:space="preserve">Stanislaus  </t>
@@ -733,50 +719,65 @@
     <t>Pauline Pham</t>
   </si>
   <si>
     <t>Pauline.Pham@longbeach.gov</t>
   </si>
   <si>
     <t>562-570-4271</t>
   </si>
   <si>
     <t>Veronica Garcia</t>
   </si>
   <si>
     <t>(559) 852-4527</t>
   </si>
   <si>
     <t>veronicag.garcia@co.kings.ca.us</t>
   </si>
   <si>
     <t>Gina Osborne</t>
   </si>
   <si>
     <t>gosborne@ochca.com</t>
   </si>
   <si>
     <t>714-834-8579   </t>
+  </si>
+  <si>
+    <t>randip.khangura@maderacounty.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Randip Khangura </t>
+  </si>
+  <si>
+    <t>(559) 675-7893</t>
+  </si>
+  <si>
+    <t>Sarah Thomas</t>
+  </si>
+  <si>
+    <t>sclause@co.siskiyou.ca.us</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1034,91 +1035,91 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9D9D9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1180,51 +1181,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1322,121 +1323,121 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulderc@kerncounty.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danika.Ng@marincounty.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toribrown@countyofplumas.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TNachand@solanocounty.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savannahwilson@co.modoc.ca.us" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somayeh.bolourchi@phd.sccgov.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rseehra@co.sutter.ca.us" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgalicia@yuba.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouellette@mono.ca.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pauline.Pham@longbeach.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amira.long@co.del-norte.ca.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jevangelista@cityofberkeley.info" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RChen@ph.lacounty.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.starr@sdcounty.ca.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svogel@co.humboldt.ca.us" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.hanf@co.nevada.ca.us" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbleymaier@smcgov.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgrandi@sierracounty.ca.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ariel.thomas-urlik@sonoma-county.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicia.villicana@ventura.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbrandmeier@amadorcounty.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruby.medina@countyofcolusa.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kvazquez@Countyofglenn.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margaritaking@mariposacounty.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmorrow@co.slo.ca.us" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SNavarro1@tularecounty.ca.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arhoades@sjcphs.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lsmalley@calaverascounty.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfelix@fresnocountyca.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauren.hyatt@lakecountyca.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandezja@countyofmonterey.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fitzpatrickj@saccounty.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryna.spiegel@sfdph.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Monica.Nicholas@santacruzcountyca.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctillman@trinitycounty.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jfrusetta@sanbenitocountyca.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.lindnerjones@edcgov.us" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HannahBergen.Ziyadinova@tchsa.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccanalia@buttecounty.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophiabowen@co.imperial.ca.us" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiara.munoz@maderacounty.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpinedo@cityofpasadena.net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrivera@sbceo.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tareusze@co.siskiyou.ca.us" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Linebarger@yolocounty.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marisol.Torres@countyofmerced.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SSprouse@schsa.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RAntillon@ruhealth.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Arash.Aslami@acgov.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maria.Ortiz-Padilla@cchealth.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LBennett@co.lassen.ca.us" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnavarro@napacoe.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bflippin@dph.sbcounty.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjones@shastacounty.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eidia@mendocinocounty.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulderc@kerncounty.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margaritaking@mariposacounty.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fitzpatrickj@saccounty.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ariel.thomas-urlik@sonoma-county.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandezja@countyofmonterey.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Monica.Nicholas@santacruzcountyca.gov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctillman@trinitycounty.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jfrusetta@sanbenitocountyca.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HannahBergen.Ziyadinova@tchsa.net" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiara.munoz@maderacounty.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amira.long@co.del-norte.ca.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jevangelista@cityofberkeley.info" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RChen@ph.lacounty.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryna.spiegel@sfdph.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svogel@co.humboldt.ca.us" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpinedo@cityofpasadena.net" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrivera@sbceo.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tareusze@co.siskiyou.ca.us" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SSprouse@schsa.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Linebarger@yolocounty.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RAntillon@ruhealth.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruby.medina@countyofcolusa.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kvazquez@Countyofglenn.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marisol.Torres@countyofmerced.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbleymaier@smcgov.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicia.villicana@ventura.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbrandmeier@amadorcounty.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lsmalley@calaverascounty.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfelix@fresnocountyca.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauren.hyatt@lakecountyca.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnavarro@napacoe.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bflippin@dph.sbcounty.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmorrow@co.slo.ca.us" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjones@shastacounty.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SNavarro1@tularecounty.ca.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eidia@mendocinocounty.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.lindnerjones@edcgov.us" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arhoades@sjcphs.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccanalia@buttecounty.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophiabowen@co.imperial.ca.us" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danika.Ng@marincounty.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toribrown@countyofplumas.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somayeh.bolourchi@phd.sccgov.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TNachand@solanocounty.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgalicia@yuba.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savannahwilson@co.modoc.ca.us" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rseehra@co.sutter.ca.us" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pauline.Pham@longbeach.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Arash.Aslami@acgov.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maria.Ortiz-Padilla@cchealth.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LBennett@co.lassen.ca.us" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.hanf@co.nevada.ca.us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.starr@sdcounty.ca.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgrandi@sierracounty.ca.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouellette@mono.ca.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21D9B814-BDA9-4CFC-BE06-E840CDDB848B}">
   <dimension ref="A1:G63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+    <sheetView tabSelected="1" topLeftCell="A39" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G45" sqref="G45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="48" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.54296875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A2" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="33" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C3" s="20" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="D3" s="37" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A5" s="19" t="s">
         <v>12</v>
@@ -1622,865 +1623,865 @@
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A16" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A17" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A18" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A19" s="20" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>67</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D20" s="17" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A21" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="14" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A22" s="18" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C22" s="4"/>
+        <v>227</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>228</v>
+      </c>
       <c r="D22" s="12" t="s">
-        <v>74</v>
+        <v>226</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A23" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" s="20" t="s">
         <v>75</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="D23" s="14" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A24" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="D24" s="12" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
     </row>
     <row r="25" spans="1:7" ht="31" x14ac:dyDescent="0.35">
       <c r="A25" s="21" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B25" s="36" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C25" s="35" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="D25" s="38" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A26" s="18" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="31" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A27" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" s="20" t="s">
         <v>87</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="D27" s="14" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A28" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="D28" s="32" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A29" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="D29" s="14" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A30" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="D30" s="12" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A31" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" s="20" t="s">
         <v>102</v>
       </c>
-      <c r="B31" s="7" t="s">
+      <c r="D31" s="14" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D32" s="17" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A33" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" s="20" t="s">
         <v>107</v>
       </c>
-      <c r="B33" s="7" t="s">
+      <c r="D33" s="14" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
     </row>
     <row r="34" spans="1:7" ht="31" x14ac:dyDescent="0.35">
       <c r="A34" s="18" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="15" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A35" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C35" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35" s="14" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
     </row>
     <row r="36" spans="1:7" ht="31" x14ac:dyDescent="0.35">
       <c r="A36" s="18" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B36" s="13" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="39" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A37" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C37" s="20" t="s">
         <v>118</v>
       </c>
-      <c r="B37" s="7" t="s">
+      <c r="D37" s="14" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A38" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="C38" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="B38" s="6" t="s">
+      <c r="D38" s="12" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A39" s="19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" s="20" t="s">
         <v>126</v>
       </c>
-      <c r="B39" s="7" t="s">
+      <c r="D39" s="14" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A40" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="B40" s="6" t="s">
+      <c r="D40" s="12" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A41" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" s="23" t="s">
         <v>134</v>
       </c>
-      <c r="B41" s="10" t="s">
+      <c r="D41" s="16" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A42" s="18" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="12" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A43" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="C43" s="20" t="s">
         <v>139</v>
       </c>
-      <c r="B43" s="20" t="s">
+      <c r="D43" s="14" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A44" s="18" t="s">
+        <v>141</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C44" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="B44" s="4" t="s">
+      <c r="D44" s="12" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A45" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C45" s="20" t="s">
         <v>147</v>
       </c>
-      <c r="B45" s="7" t="s">
+      <c r="D45" s="14" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A46" s="18" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="12" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="2"/>
       <c r="G46" s="4"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="C47" s="20" t="s">
         <v>154</v>
       </c>
-      <c r="B47" s="20" t="s">
+      <c r="D47" s="14" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E47" s="4"/>
       <c r="F47" s="2"/>
       <c r="G47" s="4"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A48" s="18" t="s">
+        <v>156</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C48" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="B48" s="4" t="s">
+      <c r="D48" s="12" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A49" s="19" t="s">
+        <v>160</v>
+      </c>
+      <c r="B49" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="C49" s="20" t="s">
         <v>162</v>
       </c>
-      <c r="B49" s="20" t="s">
+      <c r="D49" s="14" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A50" s="18" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="C50" s="4"/>
       <c r="D50" s="12" t="s">
-        <v>169</v>
+        <v>230</v>
       </c>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A51" s="19" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C51" s="20" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="D51" s="14" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A52" s="18" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D52" s="12" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A53" s="19" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B53" s="20" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D53" s="14" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A54" s="18" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D54" s="12" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A55" s="19" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B55" s="33" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C55" s="20"/>
       <c r="D55" s="34" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A56" s="18" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="12" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A57" s="19" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D57" s="14" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A58" s="18" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="9" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A59" s="19" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="C59" s="20" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D59" s="14" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A60" s="18" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D60" s="12" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A61" s="24" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B61" s="11" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C61" s="25" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D61" s="27" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="E61" s="4"/>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="3"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="3"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" xr:uid="{D74306AA-D5E1-4121-9CE4-D034ED2B13C8}"/>
     <hyperlink ref="D4" r:id="rId2" xr:uid="{52EFF0A4-BE5A-4E70-A218-F5E8FD97079E}"/>
     <hyperlink ref="D5" r:id="rId3" xr:uid="{BAA1D136-399E-4D84-97FA-3BE284C8729A}"/>
     <hyperlink ref="D6" r:id="rId4" xr:uid="{EDC3D8E6-7DA9-4D70-9316-B5F895C0305D}"/>
     <hyperlink ref="D7" r:id="rId5" xr:uid="{7E85ED8D-75E3-477F-898D-797F93F98AEA}"/>
     <hyperlink ref="D8" r:id="rId6" xr:uid="{1CCE82E2-A533-4D32-80CA-AF2D550083BC}"/>
     <hyperlink ref="D9" r:id="rId7" xr:uid="{BC350AEE-A464-44D4-AA26-B4FCE481359E}"/>
     <hyperlink ref="D10" r:id="rId8" xr:uid="{B4789699-620E-4A43-B45D-3E926F424040}"/>
     <hyperlink ref="D11" r:id="rId9" xr:uid="{24482B9A-A60F-4E47-950B-7A060FF7A498}"/>
     <hyperlink ref="D12" r:id="rId10" xr:uid="{49CF0682-A5A6-4992-9D5C-A4F57A4E9B00}"/>
     <hyperlink ref="D13" r:id="rId11" xr:uid="{360F1196-FD77-4356-818E-07AB984355C0}"/>
     <hyperlink ref="D14" r:id="rId12" xr:uid="{E10D7A3D-B89B-4EC4-87C9-A992CBBF8E1F}"/>
     <hyperlink ref="D16" r:id="rId13" xr:uid="{044E8508-91F9-4B80-9053-C900CC329ABD}"/>
     <hyperlink ref="D18" r:id="rId14" xr:uid="{43457901-8E46-4544-8132-34260E5B0AD7}"/>
     <hyperlink ref="D19" r:id="rId15" xr:uid="{618AED75-A4B7-4151-BC8E-6CBB9889C8EA}"/>
     <hyperlink ref="D21" r:id="rId16" xr:uid="{93839763-557C-4696-8FEC-E6AA4E11A286}"/>
-    <hyperlink ref="D22" r:id="rId17" xr:uid="{7FE349EC-C147-4DC9-8B73-C37781B9242B}"/>
-[...37 lines deleted...]
-    <hyperlink ref="D20" r:id="rId55" display="mailto:Pauline.Pham@longbeach.gov" xr:uid="{BB125621-433E-40D6-9F48-9A1AE1444223}"/>
+    <hyperlink ref="D23" r:id="rId17" xr:uid="{C20D7A5F-8300-4DC7-920A-B52FF1008E54}"/>
+    <hyperlink ref="D24" r:id="rId18" xr:uid="{648E9E83-C111-4450-8584-F32F826A69B2}"/>
+    <hyperlink ref="D26" r:id="rId19" xr:uid="{A7184D9C-62C5-4ED6-87BE-25EFD5EF27AF}"/>
+    <hyperlink ref="D27" r:id="rId20" xr:uid="{D72E88D8-19E0-4AF3-B79A-EC0E38E50F2D}"/>
+    <hyperlink ref="D29" r:id="rId21" xr:uid="{A1CF5BB2-6244-4DB8-95D7-4802A2419F9E}"/>
+    <hyperlink ref="D30" r:id="rId22" xr:uid="{C652948E-ADFB-4AF5-A306-19B1B863C141}"/>
+    <hyperlink ref="D31" r:id="rId23" xr:uid="{A2012CEA-6993-4646-A064-6D5C5618E135}"/>
+    <hyperlink ref="D33" r:id="rId24" xr:uid="{C7EF63BE-8B1E-43AC-832B-A8871494782B}"/>
+    <hyperlink ref="D35" r:id="rId25" xr:uid="{858E898F-A7F9-43BC-9DA5-BAA48EE37661}"/>
+    <hyperlink ref="D37" r:id="rId26" xr:uid="{A23C4BD3-E2EA-4A19-8FC9-BE2A0DD4B4CC}"/>
+    <hyperlink ref="D39" r:id="rId27" xr:uid="{B1DD7D5F-8335-4102-BCA8-F77764DB574B}"/>
+    <hyperlink ref="D40" r:id="rId28" xr:uid="{70DF0BD1-3D27-4E21-9935-D40A6E1DCB81}"/>
+    <hyperlink ref="D41" r:id="rId29" xr:uid="{D2F52CEF-4E1E-494D-9A41-2853FBBA568F}"/>
+    <hyperlink ref="D43" r:id="rId30" xr:uid="{4504C7ED-00DF-4D68-B9C2-3FED0DC9C026}"/>
+    <hyperlink ref="D44" r:id="rId31" xr:uid="{1BA070F8-A26D-4FA1-A6B1-DFADF565939D}"/>
+    <hyperlink ref="D45" r:id="rId32" xr:uid="{3C7EAB09-2D55-42EF-8299-511948A9AEB1}"/>
+    <hyperlink ref="D46" r:id="rId33" xr:uid="{56904011-72E8-4192-8BD4-FBC4824B7D8C}"/>
+    <hyperlink ref="D47" r:id="rId34" xr:uid="{8C52C779-7D20-478C-81EA-B05B28FAAA8C}"/>
+    <hyperlink ref="D48" r:id="rId35" xr:uid="{4EBA6712-B556-4F66-9E68-4B363B2C93C4}"/>
+    <hyperlink ref="D49" r:id="rId36" xr:uid="{19B07D28-89F1-44CA-A300-A5E9494FE3D5}"/>
+    <hyperlink ref="D50" r:id="rId37" display="tareusze@co.siskiyou.ca.us" xr:uid="{6B8255BD-CCA7-49DE-8AC1-73EACF9F215E}"/>
+    <hyperlink ref="D51" r:id="rId38" xr:uid="{9CEDD21C-3D14-481D-97CD-AC67C900E8A5}"/>
+    <hyperlink ref="D52" r:id="rId39" xr:uid="{657DBFF7-61A2-4B2E-BC8E-4B8B69990375}"/>
+    <hyperlink ref="D53" r:id="rId40" xr:uid="{D6A39AF5-7538-4E8D-A399-4D06F11D0450}"/>
+    <hyperlink ref="D54" r:id="rId41" xr:uid="{A39F977E-D582-4427-86A9-DE6FEE7AC09D}"/>
+    <hyperlink ref="D56" r:id="rId42" xr:uid="{2A80C828-4CD4-46B5-8554-8A9140618D8F}"/>
+    <hyperlink ref="D57" r:id="rId43" xr:uid="{DF324F41-ECEE-476B-B933-F6CF64E6F0E0}"/>
+    <hyperlink ref="D59" r:id="rId44" xr:uid="{AB39D961-C842-4EB1-B4F9-693C718595C7}"/>
+    <hyperlink ref="D60" r:id="rId45" xr:uid="{8CB733E5-F0F9-4AE7-B4C1-84F966951BA1}"/>
+    <hyperlink ref="D61" r:id="rId46" xr:uid="{6E8D82CF-6C96-4F2E-BB84-30009FE749D9}"/>
+    <hyperlink ref="D38" r:id="rId47" display="mailto:Jfrusetta@sanbenitocountyca.gov" xr:uid="{85925DEF-A638-4C4B-A039-12B485F312CD}"/>
+    <hyperlink ref="D25" r:id="rId48" display="mailto:eidia@mendocinocounty.gov" xr:uid="{1181BBB0-02B3-468F-AF21-ABCA1F2C9A8F}"/>
+    <hyperlink ref="D28" r:id="rId49" display="mailto:mouellette@mono.ca.gov" xr:uid="{C8C2821F-2B93-4DEE-8187-E6694C47A2DD}"/>
+    <hyperlink ref="D55" r:id="rId50" display="mailto:HannahBergen.Ziyadinova@tchsa.net" xr:uid="{F7ABC61E-160B-4D74-8253-3D9544EA965F}"/>
+    <hyperlink ref="D42" r:id="rId51" display="arhoades@sjcphs.org" xr:uid="{0C359044-F7EF-465A-A923-19D7A9EE2D20}"/>
+    <hyperlink ref="D3" r:id="rId52" display="mailto:lbrandmeier@amadorcounty.gov" xr:uid="{22C925AE-CDC7-44F1-B266-A7DE782E21FB}"/>
+    <hyperlink ref="D36" r:id="rId53" display="mailto:RAntillon@ruhealth.org" xr:uid="{2CA50C23-0466-4B28-A9CD-131F77EAD772}"/>
+    <hyperlink ref="D20" r:id="rId54" display="mailto:Pauline.Pham@longbeach.gov" xr:uid="{BB125621-433E-40D6-9F48-9A1AE1444223}"/>
+    <hyperlink ref="D22" r:id="rId55" display="tiara.munoz@maderacounty.com" xr:uid="{7FE349EC-C147-4DC9-8B73-C37781B9242B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId56"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>