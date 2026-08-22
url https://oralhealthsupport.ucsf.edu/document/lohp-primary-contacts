--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -1,127 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\xmendez\Box\COHTAC. 2.0\LOHP Docs\Contact lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/2388954616727/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2B9D27A-5154-4269-B1A3-A4F633422339}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="13_ncr:1_{5348D0D5-F6EA-4ADD-B074-393F16A6C5C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{84B45AEA-0D02-48F6-B979-EDB916667D00}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0CC325BE-2752-412E-8E46-B39EAF0BA2BF}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="232">
   <si>
     <t>LOHP</t>
   </si>
   <si>
     <t>Project Coordinator</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t xml:space="preserve">Alameda      </t>
   </si>
   <si>
     <t>Arash Aslami</t>
   </si>
   <si>
     <t>Arash.Aslami@acgov.org</t>
   </si>
   <si>
     <t xml:space="preserve">Amador      </t>
   </si>
   <si>
     <t>Berkeley</t>
   </si>
   <si>
     <t>JoAnn Evangelista</t>
   </si>
   <si>
     <t>510-981-7710</t>
   </si>
   <si>
     <t>jevangelista@cityofberkeley.info</t>
   </si>
   <si>
     <t xml:space="preserve">Butte      </t>
   </si>
   <si>
-    <t>Cecilia Canalia</t>
-[...1 lines deleted...]
-  <si>
     <t>530-552-3818</t>
   </si>
   <si>
     <t>ccanalia@buttecounty.net</t>
   </si>
   <si>
     <t xml:space="preserve">Calaveras </t>
   </si>
   <si>
     <t>Laurie Smalley</t>
   </si>
   <si>
     <t>209-754-6026</t>
   </si>
   <si>
     <t>Lsmalley@calaverascounty.gov</t>
   </si>
   <si>
     <t>Colusa</t>
   </si>
   <si>
     <t>Ruby Medina</t>
   </si>
   <si>
     <t>530-458-0380</t>
@@ -195,56 +189,50 @@
   <si>
     <t>Sarah Vogel</t>
   </si>
   <si>
     <t>707-445-6097</t>
   </si>
   <si>
     <t>svogel@co.humboldt.ca.us</t>
   </si>
   <si>
     <t>Imperial</t>
   </si>
   <si>
     <t>Sophia Bowen</t>
   </si>
   <si>
     <t>442-265-1895</t>
   </si>
   <si>
     <t>sophiabowen@co.imperial.ca.us</t>
   </si>
   <si>
     <t>Inyo</t>
   </si>
   <si>
-    <t>Charlotte McCollum</t>
-[...4 lines deleted...]
-  <si>
     <t>Kern</t>
   </si>
   <si>
     <t>Cassandra Mulder</t>
   </si>
   <si>
     <t>661-868-0427</t>
   </si>
   <si>
     <t>mulderc@kerncounty.com</t>
   </si>
   <si>
     <t>Kings</t>
   </si>
   <si>
     <t>Lake</t>
   </si>
   <si>
     <t>Lauren Hyatt</t>
   </si>
   <si>
     <t>707-263-1090 ext. 141</t>
   </si>
   <si>
     <t>lauren.hyatt@lakecountyca.gov</t>
@@ -325,59 +313,50 @@
     <t>savannahwilson@co.modoc.ca.us</t>
   </si>
   <si>
     <t>Mono</t>
   </si>
   <si>
     <t>Mary Ouellette</t>
   </si>
   <si>
     <t>mouellette@mono.ca.gov</t>
   </si>
   <si>
     <t>Monterey</t>
   </si>
   <si>
     <t>Jairo Hernandez</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>hernandezja@countyofmonterey.gov</t>
   </si>
   <si>
     <t>Napa</t>
-  </si>
-[...7 lines deleted...]
-    <t>jnavarro@napacoe.org</t>
   </si>
   <si>
     <t>Nevada</t>
   </si>
   <si>
     <t>Jamie Hanf</t>
   </si>
   <si>
     <t>530-802-3194</t>
   </si>
   <si>
     <t>jamie.hanf@co.nevada.ca.us</t>
   </si>
   <si>
     <t>Orange</t>
   </si>
   <si>
     <t>Pasadena</t>
   </si>
   <si>
     <t>Claudia Pinedo</t>
   </si>
   <si>
     <t>626-744-6097</t>
   </si>
@@ -734,50 +713,71 @@
     <t>veronicag.garcia@co.kings.ca.us</t>
   </si>
   <si>
     <t>Gina Osborne</t>
   </si>
   <si>
     <t>gosborne@ochca.com</t>
   </si>
   <si>
     <t>714-834-8579   </t>
   </si>
   <si>
     <t>randip.khangura@maderacounty.com</t>
   </si>
   <si>
     <t xml:space="preserve">Randip Khangura </t>
   </si>
   <si>
     <t>(559) 675-7893</t>
   </si>
   <si>
     <t>Sarah Thomas</t>
   </si>
   <si>
     <t>sclause@co.siskiyou.ca.us</t>
+  </si>
+  <si>
+    <t>vbigham@inyocounty.us</t>
+  </si>
+  <si>
+    <t>Vanessa Bigham</t>
+  </si>
+  <si>
+    <t>760-872-1887</t>
+  </si>
+  <si>
+    <t>Jessica Avila</t>
+  </si>
+  <si>
+    <t>javila@napacoe.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(707) 265-2799 </t>
+  </si>
+  <si>
+    <t>Celia Canalia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1035,91 +1035,91 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9D9D9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1181,51 +1181,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1323,1132 +1323,1134 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulderc@kerncounty.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margaritaking@mariposacounty.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fitzpatrickj@saccounty.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ariel.thomas-urlik@sonoma-county.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandezja@countyofmonterey.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Monica.Nicholas@santacruzcountyca.gov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctillman@trinitycounty.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jfrusetta@sanbenitocountyca.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HannahBergen.Ziyadinova@tchsa.net" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiara.munoz@maderacounty.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amira.long@co.del-norte.ca.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jevangelista@cityofberkeley.info" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RChen@ph.lacounty.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryna.spiegel@sfdph.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svogel@co.humboldt.ca.us" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpinedo@cityofpasadena.net" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrivera@sbceo.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tareusze@co.siskiyou.ca.us" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SSprouse@schsa.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Linebarger@yolocounty.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RAntillon@ruhealth.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruby.medina@countyofcolusa.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kvazquez@Countyofglenn.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marisol.Torres@countyofmerced.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbleymaier@smcgov.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicia.villicana@ventura.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbrandmeier@amadorcounty.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lsmalley@calaverascounty.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfelix@fresnocountyca.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauren.hyatt@lakecountyca.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnavarro@napacoe.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bflippin@dph.sbcounty.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmorrow@co.slo.ca.us" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjones@shastacounty.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SNavarro1@tularecounty.ca.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eidia@mendocinocounty.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.lindnerjones@edcgov.us" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arhoades@sjcphs.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccanalia@buttecounty.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophiabowen@co.imperial.ca.us" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danika.Ng@marincounty.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toribrown@countyofplumas.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somayeh.bolourchi@phd.sccgov.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TNachand@solanocounty.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgalicia@yuba.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savannahwilson@co.modoc.ca.us" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rseehra@co.sutter.ca.us" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pauline.Pham@longbeach.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Arash.Aslami@acgov.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maria.Ortiz-Padilla@cchealth.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LBennett@co.lassen.ca.us" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.hanf@co.nevada.ca.us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.starr@sdcounty.ca.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgrandi@sierracounty.ca.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouellette@mono.ca.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21D9B814-BDA9-4CFC-BE06-E840CDDB848B}">
   <dimension ref="A1:G63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A39" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G45" sqref="G45"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="48" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.54296875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A2" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="33" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C3" s="20" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="D3" s="37" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A5" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="C5" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="20" t="s">
+      <c r="D5" s="14" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A6" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="C6" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="D6" s="12" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A7" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="14" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A8" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="C8" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="D8" s="12" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A9" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="14" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A10" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="C10" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A11" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="C11" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="20" t="s">
+      <c r="D11" s="14" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A12" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="C12" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="D12" s="12" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A13" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="C13" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="D13" s="14" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A14" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="C14" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="D14" s="12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A15" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="C15" s="7"/>
+        <v>226</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>227</v>
+      </c>
       <c r="D15" s="14" t="s">
-        <v>54</v>
+        <v>225</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A16" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" s="12" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A17" s="19" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A18" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="12" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A19" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" s="14" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="D20" s="17" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A21" s="19" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="14" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A22" s="18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="D22" s="12" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A23" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="14" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A24" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="12" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
     </row>
-    <row r="25" spans="1:7" ht="31" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.35">
       <c r="A25" s="21" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B25" s="36" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C25" s="35" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="D25" s="38" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A26" s="18" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="31" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A27" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D27" s="14" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A28" s="18" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="D28" s="32" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A29" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="14" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A30" s="18" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>97</v>
+        <v>228</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>98</v>
+        <v>230</v>
       </c>
       <c r="D30" s="12" t="s">
-        <v>99</v>
+        <v>229</v>
       </c>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A31" s="19" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C31" s="20" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D31" s="14" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D32" s="17" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A33" s="19" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C33" s="20" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D33" s="14" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
     </row>
-    <row r="34" spans="1:7" ht="31" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.35">
       <c r="A34" s="18" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="15" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A35" s="19" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
     </row>
-    <row r="36" spans="1:7" ht="31" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.35">
       <c r="A36" s="18" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B36" s="13" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="39" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A37" s="19" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C37" s="20" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D37" s="14" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A38" s="18" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D38" s="12" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A39" s="19" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C39" s="20" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D39" s="14" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A40" s="18" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D40" s="12" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A41" s="22" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C41" s="23" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D41" s="16" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A42" s="18" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="12" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A43" s="19" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B43" s="20" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C43" s="20" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D43" s="14" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A44" s="18" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="D44" s="12" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A45" s="19" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C45" s="20" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="D45" s="14" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A46" s="18" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="12" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="2"/>
       <c r="G46" s="4"/>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A47" s="19" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B47" s="20" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C47" s="20" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="D47" s="14" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="E47" s="4"/>
       <c r="F47" s="2"/>
       <c r="G47" s="4"/>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A48" s="18" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="D48" s="12" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A49" s="19" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B49" s="20" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="C49" s="20" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D49" s="14" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A50" s="18" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="12" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A51" s="19" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C51" s="20" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D51" s="14" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A52" s="18" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="D52" s="12" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A53" s="19" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B53" s="20" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D53" s="14" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A54" s="18" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D54" s="12" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A55" s="19" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B55" s="33" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="C55" s="20"/>
       <c r="D55" s="34" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A56" s="18" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="12" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A57" s="19" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D57" s="14" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A58" s="18" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="9" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A59" s="19" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C59" s="20" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D59" s="14" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A60" s="18" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="D60" s="12" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A61" s="24" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B61" s="11" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C61" s="25" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="D61" s="27" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="E61" s="4"/>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="3"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="3"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" xr:uid="{D74306AA-D5E1-4121-9CE4-D034ED2B13C8}"/>
     <hyperlink ref="D4" r:id="rId2" xr:uid="{52EFF0A4-BE5A-4E70-A218-F5E8FD97079E}"/>
     <hyperlink ref="D5" r:id="rId3" xr:uid="{BAA1D136-399E-4D84-97FA-3BE284C8729A}"/>
     <hyperlink ref="D6" r:id="rId4" xr:uid="{EDC3D8E6-7DA9-4D70-9316-B5F895C0305D}"/>
     <hyperlink ref="D7" r:id="rId5" xr:uid="{7E85ED8D-75E3-477F-898D-797F93F98AEA}"/>
     <hyperlink ref="D8" r:id="rId6" xr:uid="{1CCE82E2-A533-4D32-80CA-AF2D550083BC}"/>
     <hyperlink ref="D9" r:id="rId7" xr:uid="{BC350AEE-A464-44D4-AA26-B4FCE481359E}"/>
     <hyperlink ref="D10" r:id="rId8" xr:uid="{B4789699-620E-4A43-B45D-3E926F424040}"/>
     <hyperlink ref="D11" r:id="rId9" xr:uid="{24482B9A-A60F-4E47-950B-7A060FF7A498}"/>
     <hyperlink ref="D12" r:id="rId10" xr:uid="{49CF0682-A5A6-4992-9D5C-A4F57A4E9B00}"/>
     <hyperlink ref="D13" r:id="rId11" xr:uid="{360F1196-FD77-4356-818E-07AB984355C0}"/>
     <hyperlink ref="D14" r:id="rId12" xr:uid="{E10D7A3D-B89B-4EC4-87C9-A992CBBF8E1F}"/>
     <hyperlink ref="D16" r:id="rId13" xr:uid="{044E8508-91F9-4B80-9053-C900CC329ABD}"/>
     <hyperlink ref="D18" r:id="rId14" xr:uid="{43457901-8E46-4544-8132-34260E5B0AD7}"/>
     <hyperlink ref="D19" r:id="rId15" xr:uid="{618AED75-A4B7-4151-BC8E-6CBB9889C8EA}"/>
     <hyperlink ref="D21" r:id="rId16" xr:uid="{93839763-557C-4696-8FEC-E6AA4E11A286}"/>
     <hyperlink ref="D23" r:id="rId17" xr:uid="{C20D7A5F-8300-4DC7-920A-B52FF1008E54}"/>
     <hyperlink ref="D24" r:id="rId18" xr:uid="{648E9E83-C111-4450-8584-F32F826A69B2}"/>
     <hyperlink ref="D26" r:id="rId19" xr:uid="{A7184D9C-62C5-4ED6-87BE-25EFD5EF27AF}"/>
     <hyperlink ref="D27" r:id="rId20" xr:uid="{D72E88D8-19E0-4AF3-B79A-EC0E38E50F2D}"/>
     <hyperlink ref="D29" r:id="rId21" xr:uid="{A1CF5BB2-6244-4DB8-95D7-4802A2419F9E}"/>
-    <hyperlink ref="D30" r:id="rId22" xr:uid="{C652948E-ADFB-4AF5-A306-19B1B863C141}"/>
+    <hyperlink ref="D30" r:id="rId22" display="jnavarro@napacoe.org" xr:uid="{C652948E-ADFB-4AF5-A306-19B1B863C141}"/>
     <hyperlink ref="D31" r:id="rId23" xr:uid="{A2012CEA-6993-4646-A064-6D5C5618E135}"/>
     <hyperlink ref="D33" r:id="rId24" xr:uid="{C7EF63BE-8B1E-43AC-832B-A8871494782B}"/>
     <hyperlink ref="D35" r:id="rId25" xr:uid="{858E898F-A7F9-43BC-9DA5-BAA48EE37661}"/>
     <hyperlink ref="D37" r:id="rId26" xr:uid="{A23C4BD3-E2EA-4A19-8FC9-BE2A0DD4B4CC}"/>
     <hyperlink ref="D39" r:id="rId27" xr:uid="{B1DD7D5F-8335-4102-BCA8-F77764DB574B}"/>
     <hyperlink ref="D40" r:id="rId28" xr:uid="{70DF0BD1-3D27-4E21-9935-D40A6E1DCB81}"/>
     <hyperlink ref="D41" r:id="rId29" xr:uid="{D2F52CEF-4E1E-494D-9A41-2853FBBA568F}"/>
     <hyperlink ref="D43" r:id="rId30" xr:uid="{4504C7ED-00DF-4D68-B9C2-3FED0DC9C026}"/>
     <hyperlink ref="D44" r:id="rId31" xr:uid="{1BA070F8-A26D-4FA1-A6B1-DFADF565939D}"/>
     <hyperlink ref="D45" r:id="rId32" xr:uid="{3C7EAB09-2D55-42EF-8299-511948A9AEB1}"/>
     <hyperlink ref="D46" r:id="rId33" xr:uid="{56904011-72E8-4192-8BD4-FBC4824B7D8C}"/>
     <hyperlink ref="D47" r:id="rId34" xr:uid="{8C52C779-7D20-478C-81EA-B05B28FAAA8C}"/>
     <hyperlink ref="D48" r:id="rId35" xr:uid="{4EBA6712-B556-4F66-9E68-4B363B2C93C4}"/>
     <hyperlink ref="D49" r:id="rId36" xr:uid="{19B07D28-89F1-44CA-A300-A5E9494FE3D5}"/>
     <hyperlink ref="D50" r:id="rId37" display="tareusze@co.siskiyou.ca.us" xr:uid="{6B8255BD-CCA7-49DE-8AC1-73EACF9F215E}"/>
     <hyperlink ref="D51" r:id="rId38" xr:uid="{9CEDD21C-3D14-481D-97CD-AC67C900E8A5}"/>
     <hyperlink ref="D52" r:id="rId39" xr:uid="{657DBFF7-61A2-4B2E-BC8E-4B8B69990375}"/>
     <hyperlink ref="D53" r:id="rId40" xr:uid="{D6A39AF5-7538-4E8D-A399-4D06F11D0450}"/>
     <hyperlink ref="D54" r:id="rId41" xr:uid="{A39F977E-D582-4427-86A9-DE6FEE7AC09D}"/>
     <hyperlink ref="D56" r:id="rId42" xr:uid="{2A80C828-4CD4-46B5-8554-8A9140618D8F}"/>
     <hyperlink ref="D57" r:id="rId43" xr:uid="{DF324F41-ECEE-476B-B933-F6CF64E6F0E0}"/>
     <hyperlink ref="D59" r:id="rId44" xr:uid="{AB39D961-C842-4EB1-B4F9-693C718595C7}"/>
     <hyperlink ref="D60" r:id="rId45" xr:uid="{8CB733E5-F0F9-4AE7-B4C1-84F966951BA1}"/>
     <hyperlink ref="D61" r:id="rId46" xr:uid="{6E8D82CF-6C96-4F2E-BB84-30009FE749D9}"/>
     <hyperlink ref="D38" r:id="rId47" display="mailto:Jfrusetta@sanbenitocountyca.gov" xr:uid="{85925DEF-A638-4C4B-A039-12B485F312CD}"/>