--- v0 (2026-03-16)
+++ v1 (2026-09-19)
@@ -18,90 +18,92 @@
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cbleymaier\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{704B9982-9ED0-4660-9BBF-FF877B56B5DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D869A0E5-6DFC-4695-9712-FF1DC9B16A94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="gh3FcvjsXToZmYQ4L7+k7EUxtiL11aq44fTs7R0qf3Pn187kw98Xe39s/y5McsH4KLUjsuN1hq8/50/YpH8tfA==" workbookSaltValue="piR/GJ1qPDwO1ofCEj4cTQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{053A2CD9-047F-4413-93B4-1AF66D92DA3E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{053A2CD9-047F-4413-93B4-1AF66D92DA3E}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="6" r:id="rId1"/>
     <sheet name="KOHA Data Entry Worksheet" sheetId="1" r:id="rId2"/>
     <sheet name="SCOHR Data Input Form format " sheetId="2" r:id="rId3"/>
     <sheet name="KOHA Data Summary" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F200" i="1" l="1" a="1"/>
+  <c r="C21" i="2" l="1"/>
+  <c r="F200" i="1" a="1"/>
   <c r="F200" i="1" s="1"/>
   <c r="F199" i="1" a="1"/>
   <c r="F199" i="1" s="1"/>
   <c r="F198" i="1" a="1"/>
   <c r="F198" i="1" s="1"/>
   <c r="F197" i="1" a="1"/>
   <c r="F197" i="1" s="1"/>
   <c r="F196" i="1" a="1"/>
   <c r="F196" i="1" s="1"/>
   <c r="F195" i="1" a="1"/>
   <c r="F195" i="1" s="1"/>
   <c r="F194" i="1" a="1"/>
   <c r="F194" i="1" s="1"/>
   <c r="F193" i="1" a="1"/>
   <c r="F193" i="1" s="1"/>
   <c r="F192" i="1" a="1"/>
   <c r="F192" i="1" s="1"/>
   <c r="F191" i="1" a="1"/>
   <c r="F191" i="1" s="1"/>
   <c r="F190" i="1" a="1"/>
   <c r="F190" i="1" s="1"/>
   <c r="F189" i="1" a="1"/>
   <c r="F189" i="1" s="1"/>
   <c r="F188" i="1" a="1"/>
   <c r="F188" i="1" s="1"/>
@@ -458,116 +460,117 @@
   <c r="F12" i="1" a="1"/>
   <c r="F12" i="1" s="1"/>
   <c r="F11" i="1" a="1"/>
   <c r="F11" i="1" s="1"/>
   <c r="F10" i="1" a="1"/>
   <c r="F10" i="1" s="1"/>
   <c r="F9" i="1" a="1"/>
   <c r="F9" i="1" s="1"/>
   <c r="F8" i="1" a="1"/>
   <c r="F8" i="1" s="1"/>
   <c r="F7" i="1" a="1"/>
   <c r="F7" i="1" s="1"/>
   <c r="F6" i="1" a="1"/>
   <c r="F6" i="1" s="1"/>
   <c r="F5" i="1" a="1"/>
   <c r="F5" i="1" s="1"/>
   <c r="F4" i="1" a="1"/>
   <c r="F4" i="1" s="1"/>
   <c r="F3" i="1" a="1"/>
   <c r="F3" i="1" s="1"/>
   <c r="B4" i="4" l="1"/>
   <c r="K33" i="4" s="1"/>
   <c r="B33" i="4"/>
   <c r="C2" i="2"/>
   <c r="C3" i="2"/>
-  <c r="C21" i="2"/>
   <c r="C20" i="2"/>
   <c r="C19" i="2"/>
   <c r="C18" i="2"/>
   <c r="C17" i="2"/>
   <c r="C11" i="2"/>
   <c r="C10" i="2"/>
   <c r="B6" i="4" s="1"/>
   <c r="C9" i="2"/>
   <c r="C8" i="2"/>
   <c r="C7" i="2"/>
   <c r="C6" i="2"/>
   <c r="C5" i="2"/>
   <c r="C4" i="2"/>
   <c r="D3" i="2" l="1"/>
   <c r="B12" i="4"/>
   <c r="B5" i="4"/>
   <c r="C5" i="4" s="1"/>
   <c r="C6" i="4"/>
   <c r="C4" i="4"/>
   <c r="C12" i="2" l="1"/>
   <c r="B9" i="4" s="1"/>
   <c r="C9" i="4" s="1"/>
   <c r="C16" i="2"/>
   <c r="C15" i="2"/>
   <c r="C14" i="2"/>
-  <c r="E18" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="E14" i="2"/>
+  <c r="D14" i="2" s="1"/>
+  <c r="D22" i="2" l="1"/>
+  <c r="D21" i="2"/>
+  <c r="D18" i="2"/>
+  <c r="D17" i="2"/>
+  <c r="D19" i="2"/>
+  <c r="D20" i="2"/>
   <c r="B11" i="4"/>
   <c r="C12" i="4" s="1"/>
-  <c r="E17" i="2"/>
-  <c r="D19" i="2"/>
   <c r="C13" i="2"/>
   <c r="D12" i="2" s="1"/>
   <c r="C11" i="4" l="1"/>
   <c r="K35" i="4"/>
   <c r="B10" i="4"/>
   <c r="C10" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="67">
   <si>
     <t>ON-SITE SCREENING OPT-OUT LETTER</t>
   </si>
   <si>
     <t>Untreated Decay</t>
   </si>
   <si>
     <t>Caries Experience</t>
   </si>
   <si>
     <t>Parent notified child has URGENT dental care need (Yes if there is a date)</t>
   </si>
   <si>
     <t>Follow-up appointment scheduled for child with URGENT dental care needs (Yes if there is a date)</t>
   </si>
   <si>
     <t>Child with URGENT dental care needs received needed treatment</t>
   </si>
   <si>
     <t>Oral Health Information</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
@@ -620,70 +623,51 @@
   </si>
   <si>
     <t>The total number of students that presented a waiver for other reasons not listed.</t>
   </si>
   <si>
     <t>The total number of students that did not return either proof of an assessment or a waiver to school.</t>
   </si>
   <si>
     <t>The total number of On-Site Dental Screenings Opt Out.</t>
   </si>
   <si>
     <t>The total number of students that were found to have untreated decay.</t>
   </si>
   <si>
     <t>The total number of students that were found to have had caries experience.</t>
   </si>
   <si>
     <t>Treatment Urgency
 The total number of students with no obvious problem found.</t>
   </si>
   <si>
     <t>Treatment Urgency
 The total number of students with early dental care recommended.</t>
   </si>
   <si>
-    <t>Treatment Urgency
-[...5 lines deleted...]
-  <si>
     <t>3. Choose your district and school, and click on the pencil icon under the "actions" column. The "Quick Input Form" above will then open:</t>
-  </si>
-[...10 lines deleted...]
-The total number of I Don't Know</t>
   </si>
   <si>
     <t>Student First and Last Name</t>
   </si>
   <si>
     <t>Completed KOHA assessment, Waiver form (by reason), or None</t>
   </si>
   <si>
     <t>COMPLETED KOHA FORM, SECTION 2</t>
   </si>
   <si>
     <t>TYPE OF FORM RETURNED</t>
   </si>
   <si>
     <t>KOHA DATA SUMMARY</t>
   </si>
   <si>
     <t>BREAKDOWN OF FORMS RETURNED AND NOT RETURNED</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Percent</t>
   </si>
@@ -778,53 +762,50 @@
     <t xml:space="preserve">Students with UNTREATED DECAY </t>
   </si>
   <si>
     <t>Students with CARIES EXPERIENCE</t>
   </si>
   <si>
     <t>Students with URGENT DENTAL CARE NEEDS</t>
   </si>
   <si>
     <t xml:space="preserve">Students with urgent dental care needs who RECEIVED TREATMENT </t>
   </si>
   <si>
     <t>Denominator is total # students eligible for KOHA:</t>
   </si>
   <si>
     <t>4. Enter the totals in from the form at left into the SCOHR Data Input Form, and press "submit."</t>
   </si>
   <si>
     <t>Treatment 
 Urgency</t>
   </si>
   <si>
     <t>SCOHR Line Item</t>
   </si>
   <si>
-    <t>The total number of students with urgent dental care needs with a follow-up appointment scheduled.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Denominator for students with untreated decay, caries experience, and urgent dental care needs is total # students with </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">completed </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>KOHA assessment:</t>
     </r>
   </si>
@@ -892,58 +873,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">School Name: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Sample School  </t>
     </r>
   </si>
   <si>
-    <t>DATA CHECKS: 
-[...6 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Grade 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(TK, K, and only those 1st graders entering school for their first year)</t>
     </r>
   </si>
   <si>
     <r>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
@@ -996,50 +969,214 @@
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">not </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>the "bulk upload" function):</t>
     </r>
   </si>
   <si>
     <t>1. Enter the information for each child eligible for KOHA in the second tab below, "KOHA Data Entry Worksheet" using the drop down options. The sheet will automatically grey out columns if they do not need to be completed based on the information entered. On the bottom of the third tab, "SCOHR Data Input Form format," there are KOHA forms color coded and numbered to help you find where on the KOHA forms to get each piece of data required in SCOHR. You can reference these when entering data on the KOHA Data Entry Worksheet.</t>
   </si>
   <si>
     <t>2. The information from the second tab will auto-populate into the third tab, "SCOHR Data Input Form format," which is in the exact format required by the SCOHR database (www.ab1433.org/home/overview). Data checks on this tab will alert you to information entered in the second tab that needs to be corrected. You will then copy and enter the 20 pieces of data on this page into the SCOHR Data Input Form in the SCOHR database. If you didn't correct data flagged by the data checks here, when this data is entered into SCOHR, SCOHR will alert you again that these errors need to be corrected. On the bottom part of this page, there are screen shots of SCOHR to guide you to where to find the SCOHR Data Input Form in the database.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Treatment Urgency
+The total number of students with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>urgent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> care needed.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The total number of students with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">urgent </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">dental care needs whose parents were notified. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The total number of students with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">urgent </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dental care needs who have a follow-up appointment scheduled.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Did the child with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">urgent </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dental care needs receive needed treatment? 
+The total number of Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Did the child with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">urgent </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dental care needs receive needed treatment? 
+The total number of No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Did the child with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">urgent </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dental care needs receive needed treatment? 
+The total number of I Don't Know</t>
+    </r>
+  </si>
+  <si>
+    <t>Data Quality Checks and Recommendations:
+check for comments below</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1510,51 +1647,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
@@ -1665,61 +1802,52 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -1741,165 +1869,249 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="31">
-    <dxf>
-[...5 lines deleted...]
-    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF9999"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF9999"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF9999"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF9999"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF9999"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF9999"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
@@ -2114,134 +2326,50 @@
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
-    </dxf>
-[...82 lines deleted...]
-      </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCCCFF"/>
       <color rgb="FFFF9999"/>
       <color rgb="FFCFAFE7"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFE9A5AA"/>
       <color rgb="FFE2EFDA"/>
       <color rgb="FFE69A9F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2519,58 +2647,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr rtl="0">
             <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
@@ -2971,58 +3099,58 @@
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="699446112"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
@@ -4113,357 +4241,359 @@
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3828701</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3686D6CB-378B-499E-8CD8-F97B2CFD811A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="171450" y="8210550"/>
           <a:ext cx="4800251" cy="1657350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2090816</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:colOff>2084466</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D669E03-0FDC-4EEC-844E-CE623C287E55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect r="10909" b="27895"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="152400" y="10325100"/>
           <a:ext cx="3081416" cy="2276475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>1558</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{349FDF8F-CDA5-4949-A3F8-91AF40250ED3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="13401675"/>
           <a:ext cx="7772400" cy="787899"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
-[...84 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="12658725" cy="7972425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{576AC207-2D91-4DD2-94B6-11B9BCAFA0A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:srcRect l="16252" t="15002" r="14520" b="7488"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="31330900"/>
           <a:ext cx="12658725" cy="7972425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>1079500</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6648449" cy="7934956"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3101355-869C-4D05-A5A2-854622439CBC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:srcRect l="36823" t="11574" r="24067" b="5444"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12820650" y="31299150"/>
           <a:ext cx="6648449" cy="7934956"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>99392</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2181613</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>46844</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39D9F440-5E17-C71B-EF02-453F6031BD1B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="17832457"/>
+          <a:ext cx="9801613" cy="6621302"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2392172</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>48695</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4906991-BD29-40AC-042F-B2881D608EA3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="24591065"/>
+          <a:ext cx="10012172" cy="7668695"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>271461</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>380999</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD9D90E2-7666-4F27-BD50-2A20A00B13BF}"/>
             </a:ext>
@@ -4505,114 +4635,114 @@
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A1702B9-E059-4D63-AC43-0D4A46A2D37E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{323960EF-F098-4947-A6BE-B876DF64E065}" name="Table2" displayName="Table2" ref="A2:J200" totalsRowShown="0" headerRowDxfId="18" dataDxfId="16" headerRowBorderDxfId="17" tableBorderDxfId="15">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{323960EF-F098-4947-A6BE-B876DF64E065}" name="Table2" displayName="Table2" ref="A2:J200" totalsRowShown="0" headerRowDxfId="30" dataDxfId="28" headerRowBorderDxfId="29" tableBorderDxfId="27">
   <autoFilter ref="A2:J200" xr:uid="{323960EF-F098-4947-A6BE-B876DF64E065}"/>
   <tableColumns count="10">
-    <tableColumn id="2" xr3:uid="{4712D15D-CDD7-4029-A523-E5F05ABCD6FF}" name="Student First and Last Name" dataDxfId="14"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{5EA84148-7EB3-436D-A173-AD4F15346D7E}" name="Untreated Decay" dataDxfId="10">
+    <tableColumn id="2" xr3:uid="{4712D15D-CDD7-4029-A523-E5F05ABCD6FF}" name="Student First and Last Name" dataDxfId="26"/>
+    <tableColumn id="3" xr3:uid="{B0C2011E-0974-4BCA-8272-775786C8EFC4}" name="Grade _x000a_(TK, K, and only those 1st graders entering school for their first year)" dataDxfId="25"/>
+    <tableColumn id="12" xr3:uid="{CB6FB1FE-35D9-4055-B9B2-88406F9E1E73}" name="Completed KOHA assessment, Waiver form (by reason), or None" dataDxfId="24"/>
+    <tableColumn id="13" xr3:uid="{C261D251-3646-40E1-B4A2-2D07CF1A381A}" name="Signed on-site dental screening opt-out letter returned" dataDxfId="23"/>
+    <tableColumn id="5" xr3:uid="{5EA84148-7EB3-436D-A173-AD4F15346D7E}" name="Untreated Decay" dataDxfId="22">
       <calculatedColumnFormula array="1">_xlfn.IFS(#REF!="Yes","",#REF!="", "",#REF!="Opt Out", "Don't Know",#REF!= "Not Returned","Don't Know",#REF!="Waive_NC", "Don't Know",#REF!="Waive_Ins", "Don't Know",#REF!="Waive_FB", "Don't Know",#REF!="Waive_TO", "Don't Know",#REF!="Waive_Trans","Don't Know",#REF!="Waive_Other", "Don't Know")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="6" xr3:uid="{9021C7F2-D9DB-4773-AB4D-61A09C444E36}" name="Caries Experience" dataDxfId="9">
+    <tableColumn id="6" xr3:uid="{9021C7F2-D9DB-4773-AB4D-61A09C444E36}" name="Caries Experience" dataDxfId="21">
       <calculatedColumnFormula array="1">_xlfn.IFS(#REF!="Yes","",#REF!="", "",#REF!="Opt Out", "Don't Know",#REF!= "Not Returned","Don't Know",#REF!="Waive_NC", "Don't Know",#REF!="Waive_Ins", "Don't Know",#REF!="Waive_FB", "Don't Know",#REF!="Waive_TO", "Don't Know",#REF!="Waive_Trans","Don't Know",#REF!="Waive_Other", "Don't Know")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="7" xr3:uid="{E790F56D-87AE-4A96-8786-2A7C34078134}" name="Treatment _x000a_Urgency" dataDxfId="8"/>
-[...2 lines deleted...]
-    <tableColumn id="14" xr3:uid="{2BF4E6FC-1BEC-4FC8-98B9-F689A409E5B0}" name="Child with URGENT dental care needs received needed treatment" dataDxfId="5"/>
+    <tableColumn id="7" xr3:uid="{E790F56D-87AE-4A96-8786-2A7C34078134}" name="Treatment _x000a_Urgency" dataDxfId="20"/>
+    <tableColumn id="8" xr3:uid="{94E2FE94-A0E5-434C-B2E0-7B67488B273F}" name="Parent notified child has URGENT dental care need (Yes if there is a date)" dataDxfId="19"/>
+    <tableColumn id="10" xr3:uid="{20E54171-0BB5-4AC5-A073-9670BBFB4EEE}" name="Follow-up appointment scheduled for child with URGENT dental care needs (Yes if there is a date)" dataDxfId="18"/>
+    <tableColumn id="14" xr3:uid="{2BF4E6FC-1BEC-4FC8-98B9-F689A409E5B0}" name="Child with URGENT dental care needs received needed treatment" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight20" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4674,51 +4804,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4816,3277 +4946,3263 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oralhealthsupport.ucsf.edu/our-programs/school-programs/KOHA/data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA433F14-778C-4AFC-941D-B40C053AA44F}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:N10"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:M6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" s="76" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
-[...28 lines deleted...]
-    <row r="5" spans="1:14" s="3" customFormat="1" ht="17" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:14" s="73" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="72" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="75" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A3" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+    </row>
+    <row r="4" spans="1:14" s="75" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A4" s="74"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+    </row>
+    <row r="5" spans="1:14" s="3" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
-        <v>65</v>
-[...52 lines deleted...]
-      <c r="M10" s="80"/>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="88"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="88"/>
+      <c r="H6" s="88"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+    </row>
+    <row r="8" spans="1:14" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="88" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="88"/>
+      <c r="C8" s="88"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="88"/>
+      <c r="F8" s="88"/>
+      <c r="G8" s="88"/>
+      <c r="H8" s="88"/>
+      <c r="I8" s="88"/>
+      <c r="J8" s="88"/>
+      <c r="K8" s="88"/>
+      <c r="L8" s="88"/>
+      <c r="M8" s="88"/>
+      <c r="N8" s="88"/>
+    </row>
+    <row r="10" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="89"/>
+      <c r="C10" s="89"/>
+      <c r="D10" s="89"/>
+      <c r="E10" s="89"/>
+      <c r="F10" s="89"/>
+      <c r="G10" s="89"/>
+      <c r="H10" s="89"/>
+      <c r="I10" s="89"/>
+      <c r="J10" s="89"/>
+      <c r="K10" s="89"/>
+      <c r="L10" s="89"/>
+      <c r="M10" s="89"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="K+p3iQSWC/Mq+krplLmDXEPzMqMX4oNrClPak7a2lqqfra3xB/sPBxuXfVatmlf9p2zs3RzLaI/XH+2uh3CYFw==" saltValue="w2XU8Kk0xt7WAsVx5uTKtg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A6:M6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3:I3" r:id="rId1" display="See the instructional video at the bottom of this webpage about how to use this worksheet " xr:uid="{7628762E-ECCB-4CBC-9336-A86DDF541C57}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFDC3977-2D44-49FF-9C31-FB2375E5C811}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J200"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" style="5" customWidth="1"/>
-    <col min="2" max="2" width="28.7265625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="17.453125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="28.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" style="6" customWidth="1"/>
+    <col min="5" max="5" width="16.85546875" style="6" customWidth="1"/>
+    <col min="6" max="6" width="17.42578125" style="6" customWidth="1"/>
     <col min="7" max="7" width="19" style="1" customWidth="1"/>
-    <col min="8" max="8" width="20.7265625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="20.7109375" style="7" customWidth="1"/>
     <col min="9" max="9" width="23" style="8" customWidth="1"/>
-    <col min="10" max="10" width="26.26953125" style="8" customWidth="1"/>
-    <col min="11" max="16384" width="11.453125" style="6"/>
+    <col min="10" max="10" width="26.28515625" style="8" customWidth="1"/>
+    <col min="11" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="64" customFormat="1" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-      <c r="D1" s="63" t="s">
+    <row r="1" spans="1:10" s="61" customFormat="1" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="C1" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="81" t="s">
-[...23 lines deleted...]
-      <c r="E2" s="68" t="s">
+      <c r="E1" s="90" t="s">
+        <v>27</v>
+      </c>
+      <c r="F1" s="91"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="I1" s="94"/>
+      <c r="J1" s="95"/>
+    </row>
+    <row r="2" spans="1:10" s="68" customFormat="1" ht="130.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="C2" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="64" t="s">
+        <v>47</v>
+      </c>
+      <c r="E2" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="68" t="s">
+      <c r="F2" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="69" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="70" t="s">
+      <c r="G2" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="70" t="s">
+      <c r="I2" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="70" t="s">
+      <c r="J2" s="67" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="31" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C3" s="73"/>
+    <row r="3" spans="1:10" s="31" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="69"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
       <c r="F3" s="31" t="str" cm="1">
         <f t="array" ref="F3">_xlfn.IFS($E3="Yes","Yes",$E3="No","",$E3="","")</f>
         <v/>
       </c>
-      <c r="G3" s="73"/>
-[...5 lines deleted...]
-      <c r="C4" s="73"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="71"/>
+    </row>
+    <row r="4" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
       <c r="F4" s="31" t="str" cm="1">
         <f t="array" ref="F4">_xlfn.IFS($E4="Yes","Yes",$E4="No","",$E4="","")</f>
         <v/>
       </c>
-      <c r="G4" s="73"/>
-[...5 lines deleted...]
-      <c r="C5" s="73"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="71"/>
+    </row>
+    <row r="5" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="69"/>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70"/>
       <c r="F5" s="31" t="str" cm="1">
         <f t="array" ref="F5">_xlfn.IFS($E5="Yes","Yes",$E5="No","",$E5="","")</f>
         <v/>
       </c>
-      <c r="G5" s="73"/>
-[...5 lines deleted...]
-      <c r="C6" s="73"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="71"/>
+    </row>
+    <row r="6" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="69"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
       <c r="F6" s="31" t="str" cm="1">
         <f t="array" ref="F6">_xlfn.IFS($E6="Yes","Yes",$E6="No","",$E6="","")</f>
         <v/>
       </c>
-      <c r="G6" s="73"/>
-[...5 lines deleted...]
-      <c r="C7" s="73"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="71"/>
+    </row>
+    <row r="7" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="69"/>
+      <c r="B7" s="70"/>
+      <c r="C7" s="70"/>
       <c r="F7" s="31" t="str" cm="1">
         <f t="array" ref="F7">_xlfn.IFS($E7="Yes","Yes",$E7="No","",$E7="","")</f>
         <v/>
       </c>
-      <c r="G7" s="73"/>
-[...5 lines deleted...]
-      <c r="C8" s="73"/>
+      <c r="G7" s="70"/>
+      <c r="H7" s="71"/>
+    </row>
+    <row r="8" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="69"/>
+      <c r="B8" s="70"/>
+      <c r="C8" s="70"/>
       <c r="F8" s="31" t="str" cm="1">
         <f t="array" ref="F8">_xlfn.IFS($E8="Yes","Yes",$E8="No","",$E8="","")</f>
         <v/>
       </c>
-      <c r="G8" s="73"/>
-[...5 lines deleted...]
-      <c r="C9" s="73"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="71"/>
+    </row>
+    <row r="9" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="69"/>
+      <c r="B9" s="70"/>
+      <c r="C9" s="70"/>
       <c r="F9" s="31" t="str" cm="1">
         <f t="array" ref="F9">_xlfn.IFS($E9="Yes","Yes",$E9="No","",$E9="","")</f>
         <v/>
       </c>
-      <c r="G9" s="73"/>
-[...5 lines deleted...]
-      <c r="C10" s="73"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="71"/>
+    </row>
+    <row r="10" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="69"/>
+      <c r="B10" s="70"/>
+      <c r="C10" s="70"/>
       <c r="F10" s="31" t="str" cm="1">
         <f t="array" ref="F10">_xlfn.IFS($E10="Yes","Yes",$E10="No","",$E10="","")</f>
         <v/>
       </c>
-      <c r="G10" s="73"/>
-[...5 lines deleted...]
-      <c r="C11" s="73"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="71"/>
+    </row>
+    <row r="11" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="69"/>
+      <c r="B11" s="70"/>
+      <c r="C11" s="70"/>
       <c r="F11" s="31" t="str" cm="1">
         <f t="array" ref="F11">_xlfn.IFS($E11="Yes","Yes",$E11="No","",$E11="","")</f>
         <v/>
       </c>
-      <c r="G11" s="73"/>
-[...5 lines deleted...]
-      <c r="C12" s="73"/>
+      <c r="G11" s="70"/>
+      <c r="H11" s="71"/>
+    </row>
+    <row r="12" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="69"/>
+      <c r="B12" s="70"/>
+      <c r="C12" s="70"/>
       <c r="F12" s="31" t="str" cm="1">
         <f t="array" ref="F12">_xlfn.IFS($E12="Yes","Yes",$E12="No","",$E12="","")</f>
         <v/>
       </c>
-      <c r="G12" s="73"/>
-[...5 lines deleted...]
-      <c r="C13" s="73"/>
+      <c r="G12" s="70"/>
+      <c r="H12" s="71"/>
+    </row>
+    <row r="13" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="69"/>
+      <c r="B13" s="70"/>
+      <c r="C13" s="70"/>
       <c r="F13" s="31" t="str" cm="1">
         <f t="array" ref="F13">_xlfn.IFS($E13="Yes","Yes",$E13="No","",$E13="","")</f>
         <v/>
       </c>
-      <c r="G13" s="73"/>
-[...5 lines deleted...]
-      <c r="C14" s="73"/>
+      <c r="G13" s="70"/>
+      <c r="H13" s="71"/>
+    </row>
+    <row r="14" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="69"/>
+      <c r="B14" s="70"/>
+      <c r="C14" s="70"/>
       <c r="F14" s="31" t="str" cm="1">
         <f t="array" ref="F14">_xlfn.IFS($E14="Yes","Yes",$E14="No","",$E14="","")</f>
         <v/>
       </c>
-      <c r="G14" s="73"/>
-[...5 lines deleted...]
-      <c r="C15" s="73"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="71"/>
+    </row>
+    <row r="15" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="69"/>
+      <c r="B15" s="70"/>
+      <c r="C15" s="70"/>
       <c r="F15" s="31" t="str" cm="1">
         <f t="array" ref="F15">_xlfn.IFS($E15="Yes","Yes",$E15="No","",$E15="","")</f>
         <v/>
       </c>
-      <c r="G15" s="73"/>
-[...5 lines deleted...]
-      <c r="C16" s="73"/>
+      <c r="G15" s="70"/>
+      <c r="H15" s="71"/>
+    </row>
+    <row r="16" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="69"/>
+      <c r="B16" s="70"/>
+      <c r="C16" s="70"/>
       <c r="F16" s="31" t="str" cm="1">
         <f t="array" ref="F16">_xlfn.IFS($E16="Yes","Yes",$E16="No","",$E16="","")</f>
         <v/>
       </c>
-      <c r="G16" s="73"/>
-[...5 lines deleted...]
-      <c r="C17" s="73"/>
+      <c r="G16" s="70"/>
+      <c r="H16" s="71"/>
+    </row>
+    <row r="17" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="69"/>
+      <c r="B17" s="70"/>
+      <c r="C17" s="70"/>
       <c r="F17" s="31" t="str" cm="1">
         <f t="array" ref="F17">_xlfn.IFS($E17="Yes","Yes",$E17="No","",$E17="","")</f>
         <v/>
       </c>
-      <c r="G17" s="73"/>
-[...5 lines deleted...]
-      <c r="C18" s="73"/>
+      <c r="G17" s="70"/>
+      <c r="H17" s="71"/>
+    </row>
+    <row r="18" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="69"/>
+      <c r="B18" s="70"/>
+      <c r="C18" s="70"/>
       <c r="F18" s="31" t="str" cm="1">
         <f t="array" ref="F18">_xlfn.IFS($E18="Yes","Yes",$E18="No","",$E18="","")</f>
         <v/>
       </c>
-      <c r="G18" s="73"/>
-[...5 lines deleted...]
-      <c r="C19" s="73"/>
+      <c r="G18" s="70"/>
+      <c r="H18" s="71"/>
+    </row>
+    <row r="19" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="69"/>
+      <c r="B19" s="70"/>
+      <c r="C19" s="70"/>
       <c r="F19" s="31" t="str" cm="1">
         <f t="array" ref="F19">_xlfn.IFS($E19="Yes","Yes",$E19="No","",$E19="","")</f>
         <v/>
       </c>
-      <c r="G19" s="73"/>
-[...5 lines deleted...]
-      <c r="C20" s="73"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="71"/>
+    </row>
+    <row r="20" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="69"/>
+      <c r="B20" s="70"/>
+      <c r="C20" s="70"/>
       <c r="F20" s="31" t="str" cm="1">
         <f t="array" ref="F20">_xlfn.IFS($E20="Yes","Yes",$E20="No","",$E20="","")</f>
         <v/>
       </c>
-      <c r="G20" s="73"/>
-[...5 lines deleted...]
-      <c r="C21" s="73"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="71"/>
+    </row>
+    <row r="21" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="69"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="70"/>
       <c r="F21" s="31" t="str" cm="1">
         <f t="array" ref="F21">_xlfn.IFS($E21="Yes","Yes",$E21="No","",$E21="","")</f>
         <v/>
       </c>
-      <c r="G21" s="73"/>
-[...5 lines deleted...]
-      <c r="C22" s="73"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="71"/>
+    </row>
+    <row r="22" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="69"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
       <c r="F22" s="31" t="str" cm="1">
         <f t="array" ref="F22">_xlfn.IFS($E22="Yes","Yes",$E22="No","",$E22="","")</f>
         <v/>
       </c>
-      <c r="G22" s="73"/>
-[...5 lines deleted...]
-      <c r="C23" s="73"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="71"/>
+    </row>
+    <row r="23" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="69"/>
+      <c r="B23" s="70"/>
+      <c r="C23" s="70"/>
       <c r="F23" s="31" t="str" cm="1">
         <f t="array" ref="F23">_xlfn.IFS($E23="Yes","Yes",$E23="No","",$E23="","")</f>
         <v/>
       </c>
-      <c r="G23" s="73"/>
-[...5 lines deleted...]
-      <c r="C24" s="73"/>
+      <c r="G23" s="70"/>
+      <c r="H23" s="71"/>
+    </row>
+    <row r="24" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="69"/>
+      <c r="B24" s="70"/>
+      <c r="C24" s="70"/>
       <c r="F24" s="31" t="str" cm="1">
         <f t="array" ref="F24">_xlfn.IFS($E24="Yes","Yes",$E24="No","",$E24="","")</f>
         <v/>
       </c>
-      <c r="G24" s="73"/>
-[...5 lines deleted...]
-      <c r="C25" s="73"/>
+      <c r="G24" s="70"/>
+      <c r="H24" s="71"/>
+    </row>
+    <row r="25" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="69"/>
+      <c r="B25" s="70"/>
+      <c r="C25" s="70"/>
       <c r="F25" s="31" t="str" cm="1">
         <f t="array" ref="F25">_xlfn.IFS($E25="Yes","Yes",$E25="No","",$E25="","")</f>
         <v/>
       </c>
-      <c r="G25" s="73"/>
-[...5 lines deleted...]
-      <c r="C26" s="73"/>
+      <c r="G25" s="70"/>
+      <c r="H25" s="71"/>
+    </row>
+    <row r="26" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="69"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
       <c r="F26" s="31" t="str" cm="1">
         <f t="array" ref="F26">_xlfn.IFS($E26="Yes","Yes",$E26="No","",$E26="","")</f>
         <v/>
       </c>
-      <c r="G26" s="73"/>
-[...5 lines deleted...]
-      <c r="C27" s="73"/>
+      <c r="G26" s="70"/>
+      <c r="H26" s="71"/>
+    </row>
+    <row r="27" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="69"/>
+      <c r="B27" s="70"/>
+      <c r="C27" s="70"/>
       <c r="F27" s="31" t="str" cm="1">
         <f t="array" ref="F27">_xlfn.IFS($E27="Yes","Yes",$E27="No","",$E27="","")</f>
         <v/>
       </c>
-      <c r="G27" s="73"/>
-[...5 lines deleted...]
-      <c r="C28" s="73"/>
+      <c r="G27" s="70"/>
+      <c r="H27" s="71"/>
+    </row>
+    <row r="28" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="69"/>
+      <c r="B28" s="70"/>
+      <c r="C28" s="70"/>
       <c r="F28" s="31" t="str" cm="1">
         <f t="array" ref="F28">_xlfn.IFS($E28="Yes","Yes",$E28="No","",$E28="","")</f>
         <v/>
       </c>
-      <c r="G28" s="73"/>
-[...5 lines deleted...]
-      <c r="C29" s="73"/>
+      <c r="G28" s="70"/>
+      <c r="H28" s="71"/>
+    </row>
+    <row r="29" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="69"/>
+      <c r="B29" s="70"/>
+      <c r="C29" s="70"/>
       <c r="F29" s="31" t="str" cm="1">
         <f t="array" ref="F29">_xlfn.IFS($E29="Yes","Yes",$E29="No","",$E29="","")</f>
         <v/>
       </c>
-      <c r="G29" s="73"/>
-[...5 lines deleted...]
-      <c r="C30" s="73"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="71"/>
+    </row>
+    <row r="30" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="69"/>
+      <c r="B30" s="70"/>
+      <c r="C30" s="70"/>
       <c r="F30" s="31" t="str" cm="1">
         <f t="array" ref="F30">_xlfn.IFS($E30="Yes","Yes",$E30="No","",$E30="","")</f>
         <v/>
       </c>
-      <c r="G30" s="73"/>
-[...5 lines deleted...]
-      <c r="C31" s="73"/>
+      <c r="G30" s="70"/>
+      <c r="H30" s="71"/>
+    </row>
+    <row r="31" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="69"/>
+      <c r="B31" s="70"/>
+      <c r="C31" s="70"/>
       <c r="F31" s="31" t="str" cm="1">
         <f t="array" ref="F31">_xlfn.IFS($E31="Yes","Yes",$E31="No","",$E31="","")</f>
         <v/>
       </c>
-      <c r="G31" s="73"/>
-[...5 lines deleted...]
-      <c r="C32" s="73"/>
+      <c r="G31" s="70"/>
+      <c r="H31" s="71"/>
+    </row>
+    <row r="32" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="69"/>
+      <c r="B32" s="70"/>
+      <c r="C32" s="70"/>
       <c r="F32" s="31" t="str" cm="1">
         <f t="array" ref="F32">_xlfn.IFS($E32="Yes","Yes",$E32="No","",$E32="","")</f>
         <v/>
       </c>
-      <c r="G32" s="73"/>
-[...5 lines deleted...]
-      <c r="C33" s="73"/>
+      <c r="G32" s="70"/>
+      <c r="H32" s="71"/>
+    </row>
+    <row r="33" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="69"/>
+      <c r="B33" s="70"/>
+      <c r="C33" s="70"/>
       <c r="F33" s="31" t="str" cm="1">
         <f t="array" ref="F33">_xlfn.IFS($E33="Yes","Yes",$E33="No","",$E33="","")</f>
         <v/>
       </c>
-      <c r="G33" s="73"/>
-[...5 lines deleted...]
-      <c r="C34" s="73"/>
+      <c r="G33" s="70"/>
+      <c r="H33" s="71"/>
+    </row>
+    <row r="34" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="69"/>
+      <c r="B34" s="70"/>
+      <c r="C34" s="70"/>
       <c r="F34" s="31" t="str" cm="1">
         <f t="array" ref="F34">_xlfn.IFS($E34="Yes","Yes",$E34="No","",$E34="","")</f>
         <v/>
       </c>
-      <c r="G34" s="73"/>
-[...5 lines deleted...]
-      <c r="C35" s="73"/>
+      <c r="G34" s="70"/>
+      <c r="H34" s="71"/>
+    </row>
+    <row r="35" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="69"/>
+      <c r="B35" s="70"/>
+      <c r="C35" s="70"/>
       <c r="F35" s="31" t="str" cm="1">
         <f t="array" ref="F35">_xlfn.IFS($E35="Yes","Yes",$E35="No","",$E35="","")</f>
         <v/>
       </c>
-      <c r="G35" s="73"/>
-[...5 lines deleted...]
-      <c r="C36" s="73"/>
+      <c r="G35" s="70"/>
+      <c r="H35" s="71"/>
+    </row>
+    <row r="36" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="69"/>
+      <c r="B36" s="70"/>
+      <c r="C36" s="70"/>
       <c r="F36" s="31" t="str" cm="1">
         <f t="array" ref="F36">_xlfn.IFS($E36="Yes","Yes",$E36="No","",$E36="","")</f>
         <v/>
       </c>
-      <c r="G36" s="73"/>
-[...5 lines deleted...]
-      <c r="C37" s="73"/>
+      <c r="G36" s="70"/>
+      <c r="H36" s="71"/>
+    </row>
+    <row r="37" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="69"/>
+      <c r="B37" s="70"/>
+      <c r="C37" s="70"/>
       <c r="F37" s="31" t="str" cm="1">
         <f t="array" ref="F37">_xlfn.IFS($E37="Yes","Yes",$E37="No","",$E37="","")</f>
         <v/>
       </c>
-      <c r="G37" s="73"/>
-[...5 lines deleted...]
-      <c r="C38" s="73"/>
+      <c r="G37" s="70"/>
+      <c r="H37" s="71"/>
+    </row>
+    <row r="38" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="69"/>
+      <c r="B38" s="70"/>
+      <c r="C38" s="70"/>
       <c r="F38" s="31" t="str" cm="1">
         <f t="array" ref="F38">_xlfn.IFS($E38="Yes","Yes",$E38="No","",$E38="","")</f>
         <v/>
       </c>
-      <c r="G38" s="73"/>
-[...5 lines deleted...]
-      <c r="C39" s="73"/>
+      <c r="G38" s="70"/>
+      <c r="H38" s="71"/>
+    </row>
+    <row r="39" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="69"/>
+      <c r="B39" s="70"/>
+      <c r="C39" s="70"/>
       <c r="F39" s="31" t="str" cm="1">
         <f t="array" ref="F39">_xlfn.IFS($E39="Yes","Yes",$E39="No","",$E39="","")</f>
         <v/>
       </c>
-      <c r="G39" s="73"/>
-[...5 lines deleted...]
-      <c r="C40" s="73"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="71"/>
+    </row>
+    <row r="40" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="69"/>
+      <c r="B40" s="70"/>
+      <c r="C40" s="70"/>
       <c r="F40" s="31" t="str" cm="1">
         <f t="array" ref="F40">_xlfn.IFS($E40="Yes","Yes",$E40="No","",$E40="","")</f>
         <v/>
       </c>
-      <c r="G40" s="73"/>
-[...5 lines deleted...]
-      <c r="C41" s="73"/>
+      <c r="G40" s="70"/>
+      <c r="H40" s="71"/>
+    </row>
+    <row r="41" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="69"/>
+      <c r="B41" s="70"/>
+      <c r="C41" s="70"/>
       <c r="F41" s="31" t="str" cm="1">
         <f t="array" ref="F41">_xlfn.IFS($E41="Yes","Yes",$E41="No","",$E41="","")</f>
         <v/>
       </c>
-      <c r="G41" s="73"/>
-[...5 lines deleted...]
-      <c r="C42" s="73"/>
+      <c r="G41" s="70"/>
+      <c r="H41" s="71"/>
+    </row>
+    <row r="42" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="69"/>
+      <c r="B42" s="70"/>
+      <c r="C42" s="70"/>
       <c r="F42" s="31" t="str" cm="1">
         <f t="array" ref="F42">_xlfn.IFS($E42="Yes","Yes",$E42="No","",$E42="","")</f>
         <v/>
       </c>
-      <c r="G42" s="73"/>
-[...5 lines deleted...]
-      <c r="C43" s="73"/>
+      <c r="G42" s="70"/>
+      <c r="H42" s="71"/>
+    </row>
+    <row r="43" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="69"/>
+      <c r="B43" s="70"/>
+      <c r="C43" s="70"/>
       <c r="F43" s="31" t="str" cm="1">
         <f t="array" ref="F43">_xlfn.IFS($E43="Yes","Yes",$E43="No","",$E43="","")</f>
         <v/>
       </c>
-      <c r="G43" s="73"/>
-[...5 lines deleted...]
-      <c r="C44" s="73"/>
+      <c r="G43" s="70"/>
+      <c r="H43" s="71"/>
+    </row>
+    <row r="44" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="69"/>
+      <c r="B44" s="70"/>
+      <c r="C44" s="70"/>
       <c r="F44" s="31" t="str" cm="1">
         <f t="array" ref="F44">_xlfn.IFS($E44="Yes","Yes",$E44="No","",$E44="","")</f>
         <v/>
       </c>
-      <c r="G44" s="73"/>
-[...5 lines deleted...]
-      <c r="C45" s="73"/>
+      <c r="G44" s="70"/>
+      <c r="H44" s="71"/>
+    </row>
+    <row r="45" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="69"/>
+      <c r="B45" s="70"/>
+      <c r="C45" s="70"/>
       <c r="F45" s="31" t="str" cm="1">
         <f t="array" ref="F45">_xlfn.IFS($E45="Yes","Yes",$E45="No","",$E45="","")</f>
         <v/>
       </c>
-      <c r="G45" s="73"/>
-[...5 lines deleted...]
-      <c r="C46" s="73"/>
+      <c r="G45" s="70"/>
+      <c r="H45" s="71"/>
+    </row>
+    <row r="46" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="69"/>
+      <c r="B46" s="70"/>
+      <c r="C46" s="70"/>
       <c r="F46" s="31" t="str" cm="1">
         <f t="array" ref="F46">_xlfn.IFS($E46="Yes","Yes",$E46="No","",$E46="","")</f>
         <v/>
       </c>
-      <c r="G46" s="73"/>
-[...5 lines deleted...]
-      <c r="C47" s="73"/>
+      <c r="G46" s="70"/>
+      <c r="H46" s="71"/>
+    </row>
+    <row r="47" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="69"/>
+      <c r="B47" s="70"/>
+      <c r="C47" s="70"/>
       <c r="F47" s="31" t="str" cm="1">
         <f t="array" ref="F47">_xlfn.IFS($E47="Yes","Yes",$E47="No","",$E47="","")</f>
         <v/>
       </c>
-      <c r="G47" s="73"/>
-[...5 lines deleted...]
-      <c r="C48" s="73"/>
+      <c r="G47" s="70"/>
+      <c r="H47" s="71"/>
+    </row>
+    <row r="48" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="69"/>
+      <c r="B48" s="70"/>
+      <c r="C48" s="70"/>
       <c r="F48" s="31" t="str" cm="1">
         <f t="array" ref="F48">_xlfn.IFS($E48="Yes","Yes",$E48="No","",$E48="","")</f>
         <v/>
       </c>
-      <c r="G48" s="73"/>
-[...5 lines deleted...]
-      <c r="C49" s="73"/>
+      <c r="G48" s="70"/>
+      <c r="H48" s="71"/>
+    </row>
+    <row r="49" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="69"/>
+      <c r="B49" s="70"/>
+      <c r="C49" s="70"/>
       <c r="F49" s="31" t="str" cm="1">
         <f t="array" ref="F49">_xlfn.IFS($E49="Yes","Yes",$E49="No","",$E49="","")</f>
         <v/>
       </c>
-      <c r="G49" s="73"/>
-[...5 lines deleted...]
-      <c r="C50" s="73"/>
+      <c r="G49" s="70"/>
+      <c r="H49" s="71"/>
+    </row>
+    <row r="50" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="69"/>
+      <c r="B50" s="70"/>
+      <c r="C50" s="70"/>
       <c r="F50" s="31" t="str" cm="1">
         <f t="array" ref="F50">_xlfn.IFS($E50="Yes","Yes",$E50="No","",$E50="","")</f>
         <v/>
       </c>
-      <c r="G50" s="73"/>
-[...5 lines deleted...]
-      <c r="C51" s="73"/>
+      <c r="G50" s="70"/>
+      <c r="H50" s="71"/>
+    </row>
+    <row r="51" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="69"/>
+      <c r="B51" s="70"/>
+      <c r="C51" s="70"/>
       <c r="F51" s="31" t="str" cm="1">
         <f t="array" ref="F51">_xlfn.IFS($E51="Yes","Yes",$E51="No","",$E51="","")</f>
         <v/>
       </c>
-      <c r="G51" s="73"/>
-[...5 lines deleted...]
-      <c r="C52" s="73"/>
+      <c r="G51" s="70"/>
+      <c r="H51" s="71"/>
+    </row>
+    <row r="52" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="69"/>
+      <c r="B52" s="70"/>
+      <c r="C52" s="70"/>
       <c r="F52" s="31" t="str" cm="1">
         <f t="array" ref="F52">_xlfn.IFS($E52="Yes","Yes",$E52="No","",$E52="","")</f>
         <v/>
       </c>
-      <c r="G52" s="73"/>
-[...5 lines deleted...]
-      <c r="C53" s="73"/>
+      <c r="G52" s="70"/>
+      <c r="H52" s="71"/>
+    </row>
+    <row r="53" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="69"/>
+      <c r="B53" s="70"/>
+      <c r="C53" s="70"/>
       <c r="F53" s="31" t="str" cm="1">
         <f t="array" ref="F53">_xlfn.IFS($E53="Yes","Yes",$E53="No","",$E53="","")</f>
         <v/>
       </c>
-      <c r="G53" s="73"/>
-[...5 lines deleted...]
-      <c r="C54" s="73"/>
+      <c r="G53" s="70"/>
+      <c r="H53" s="71"/>
+    </row>
+    <row r="54" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="69"/>
+      <c r="B54" s="70"/>
+      <c r="C54" s="70"/>
       <c r="F54" s="31" t="str" cm="1">
         <f t="array" ref="F54">_xlfn.IFS($E54="Yes","Yes",$E54="No","",$E54="","")</f>
         <v/>
       </c>
-      <c r="G54" s="73"/>
-[...5 lines deleted...]
-      <c r="C55" s="73"/>
+      <c r="G54" s="70"/>
+      <c r="H54" s="71"/>
+    </row>
+    <row r="55" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="69"/>
+      <c r="B55" s="70"/>
+      <c r="C55" s="70"/>
       <c r="F55" s="31" t="str" cm="1">
         <f t="array" ref="F55">_xlfn.IFS($E55="Yes","Yes",$E55="No","",$E55="","")</f>
         <v/>
       </c>
-      <c r="G55" s="73"/>
-[...5 lines deleted...]
-      <c r="C56" s="73"/>
+      <c r="G55" s="70"/>
+      <c r="H55" s="71"/>
+    </row>
+    <row r="56" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="69"/>
+      <c r="B56" s="70"/>
+      <c r="C56" s="70"/>
       <c r="F56" s="31" t="str" cm="1">
         <f t="array" ref="F56">_xlfn.IFS($E56="Yes","Yes",$E56="No","",$E56="","")</f>
         <v/>
       </c>
-      <c r="G56" s="73"/>
-[...5 lines deleted...]
-      <c r="C57" s="73"/>
+      <c r="G56" s="70"/>
+      <c r="H56" s="71"/>
+    </row>
+    <row r="57" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="69"/>
+      <c r="B57" s="70"/>
+      <c r="C57" s="70"/>
       <c r="F57" s="31" t="str" cm="1">
         <f t="array" ref="F57">_xlfn.IFS($E57="Yes","Yes",$E57="No","",$E57="","")</f>
         <v/>
       </c>
-      <c r="G57" s="73"/>
-[...5 lines deleted...]
-      <c r="C58" s="73"/>
+      <c r="G57" s="70"/>
+      <c r="H57" s="71"/>
+    </row>
+    <row r="58" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="69"/>
+      <c r="B58" s="70"/>
+      <c r="C58" s="70"/>
       <c r="F58" s="31" t="str" cm="1">
         <f t="array" ref="F58">_xlfn.IFS($E58="Yes","Yes",$E58="No","",$E58="","")</f>
         <v/>
       </c>
-      <c r="G58" s="73"/>
-[...5 lines deleted...]
-      <c r="C59" s="73"/>
+      <c r="G58" s="70"/>
+      <c r="H58" s="71"/>
+    </row>
+    <row r="59" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="69"/>
+      <c r="B59" s="70"/>
+      <c r="C59" s="70"/>
       <c r="F59" s="31" t="str" cm="1">
         <f t="array" ref="F59">_xlfn.IFS($E59="Yes","Yes",$E59="No","",$E59="","")</f>
         <v/>
       </c>
-      <c r="G59" s="73"/>
-[...5 lines deleted...]
-      <c r="C60" s="73"/>
+      <c r="G59" s="70"/>
+      <c r="H59" s="71"/>
+    </row>
+    <row r="60" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="69"/>
+      <c r="B60" s="70"/>
+      <c r="C60" s="70"/>
       <c r="F60" s="31" t="str" cm="1">
         <f t="array" ref="F60">_xlfn.IFS($E60="Yes","Yes",$E60="No","",$E60="","")</f>
         <v/>
       </c>
-      <c r="G60" s="73"/>
-[...5 lines deleted...]
-      <c r="C61" s="73"/>
+      <c r="G60" s="70"/>
+      <c r="H60" s="71"/>
+    </row>
+    <row r="61" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="69"/>
+      <c r="B61" s="70"/>
+      <c r="C61" s="70"/>
       <c r="F61" s="31" t="str" cm="1">
         <f t="array" ref="F61">_xlfn.IFS($E61="Yes","Yes",$E61="No","",$E61="","")</f>
         <v/>
       </c>
-      <c r="G61" s="73"/>
-[...5 lines deleted...]
-      <c r="C62" s="73"/>
+      <c r="G61" s="70"/>
+      <c r="H61" s="71"/>
+    </row>
+    <row r="62" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="69"/>
+      <c r="B62" s="70"/>
+      <c r="C62" s="70"/>
       <c r="F62" s="31" t="str" cm="1">
         <f t="array" ref="F62">_xlfn.IFS($E62="Yes","Yes",$E62="No","",$E62="","")</f>
         <v/>
       </c>
-      <c r="G62" s="73"/>
-[...5 lines deleted...]
-      <c r="C63" s="73"/>
+      <c r="G62" s="70"/>
+      <c r="H62" s="71"/>
+    </row>
+    <row r="63" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="69"/>
+      <c r="B63" s="70"/>
+      <c r="C63" s="70"/>
       <c r="F63" s="31" t="str" cm="1">
         <f t="array" ref="F63">_xlfn.IFS($E63="Yes","Yes",$E63="No","",$E63="","")</f>
         <v/>
       </c>
-      <c r="G63" s="73"/>
-[...5 lines deleted...]
-      <c r="C64" s="73"/>
+      <c r="G63" s="70"/>
+      <c r="H63" s="71"/>
+    </row>
+    <row r="64" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="69"/>
+      <c r="B64" s="70"/>
+      <c r="C64" s="70"/>
       <c r="F64" s="31" t="str" cm="1">
         <f t="array" ref="F64">_xlfn.IFS($E64="Yes","Yes",$E64="No","",$E64="","")</f>
         <v/>
       </c>
-      <c r="G64" s="73"/>
-[...5 lines deleted...]
-      <c r="C65" s="73"/>
+      <c r="G64" s="70"/>
+      <c r="H64" s="71"/>
+    </row>
+    <row r="65" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="69"/>
+      <c r="B65" s="70"/>
+      <c r="C65" s="70"/>
       <c r="F65" s="31" t="str" cm="1">
         <f t="array" ref="F65">_xlfn.IFS($E65="Yes","Yes",$E65="No","",$E65="","")</f>
         <v/>
       </c>
-      <c r="G65" s="73"/>
-[...5 lines deleted...]
-      <c r="C66" s="73"/>
+      <c r="G65" s="70"/>
+      <c r="H65" s="71"/>
+    </row>
+    <row r="66" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="69"/>
+      <c r="B66" s="70"/>
+      <c r="C66" s="70"/>
       <c r="F66" s="31" t="str" cm="1">
         <f t="array" ref="F66">_xlfn.IFS($E66="Yes","Yes",$E66="No","",$E66="","")</f>
         <v/>
       </c>
-      <c r="G66" s="73"/>
-[...5 lines deleted...]
-      <c r="C67" s="73"/>
+      <c r="G66" s="70"/>
+      <c r="H66" s="71"/>
+    </row>
+    <row r="67" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="69"/>
+      <c r="B67" s="70"/>
+      <c r="C67" s="70"/>
       <c r="F67" s="31" t="str" cm="1">
         <f t="array" ref="F67">_xlfn.IFS($E67="Yes","Yes",$E67="No","",$E67="","")</f>
         <v/>
       </c>
-      <c r="G67" s="73"/>
-[...5 lines deleted...]
-      <c r="C68" s="73"/>
+      <c r="G67" s="70"/>
+      <c r="H67" s="71"/>
+    </row>
+    <row r="68" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="69"/>
+      <c r="B68" s="70"/>
+      <c r="C68" s="70"/>
       <c r="F68" s="31" t="str" cm="1">
         <f t="array" ref="F68">_xlfn.IFS($E68="Yes","Yes",$E68="No","",$E68="","")</f>
         <v/>
       </c>
-      <c r="G68" s="73"/>
-[...5 lines deleted...]
-      <c r="C69" s="73"/>
+      <c r="G68" s="70"/>
+      <c r="H68" s="71"/>
+    </row>
+    <row r="69" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="69"/>
+      <c r="B69" s="70"/>
+      <c r="C69" s="70"/>
       <c r="F69" s="31" t="str" cm="1">
         <f t="array" ref="F69">_xlfn.IFS($E69="Yes","Yes",$E69="No","",$E69="","")</f>
         <v/>
       </c>
-      <c r="G69" s="73"/>
-[...5 lines deleted...]
-      <c r="C70" s="73"/>
+      <c r="G69" s="70"/>
+      <c r="H69" s="71"/>
+    </row>
+    <row r="70" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="69"/>
+      <c r="B70" s="70"/>
+      <c r="C70" s="70"/>
       <c r="F70" s="31" t="str" cm="1">
         <f t="array" ref="F70">_xlfn.IFS($E70="Yes","Yes",$E70="No","",$E70="","")</f>
         <v/>
       </c>
-      <c r="G70" s="73"/>
-[...5 lines deleted...]
-      <c r="C71" s="73"/>
+      <c r="G70" s="70"/>
+      <c r="H70" s="71"/>
+    </row>
+    <row r="71" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="69"/>
+      <c r="B71" s="70"/>
+      <c r="C71" s="70"/>
       <c r="F71" s="31" t="str" cm="1">
         <f t="array" ref="F71">_xlfn.IFS($E71="Yes","Yes",$E71="No","",$E71="","")</f>
         <v/>
       </c>
-      <c r="G71" s="73"/>
-[...5 lines deleted...]
-      <c r="C72" s="73"/>
+      <c r="G71" s="70"/>
+      <c r="H71" s="71"/>
+    </row>
+    <row r="72" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="69"/>
+      <c r="B72" s="70"/>
+      <c r="C72" s="70"/>
       <c r="F72" s="31" t="str" cm="1">
         <f t="array" ref="F72">_xlfn.IFS($E72="Yes","Yes",$E72="No","",$E72="","")</f>
         <v/>
       </c>
-      <c r="G72" s="73"/>
-[...5 lines deleted...]
-      <c r="C73" s="73"/>
+      <c r="G72" s="70"/>
+      <c r="H72" s="71"/>
+    </row>
+    <row r="73" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="69"/>
+      <c r="B73" s="70"/>
+      <c r="C73" s="70"/>
       <c r="F73" s="31" t="str" cm="1">
         <f t="array" ref="F73">_xlfn.IFS($E73="Yes","Yes",$E73="No","",$E73="","")</f>
         <v/>
       </c>
-      <c r="G73" s="73"/>
-[...5 lines deleted...]
-      <c r="C74" s="73"/>
+      <c r="G73" s="70"/>
+      <c r="H73" s="71"/>
+    </row>
+    <row r="74" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="69"/>
+      <c r="B74" s="70"/>
+      <c r="C74" s="70"/>
       <c r="F74" s="31" t="str" cm="1">
         <f t="array" ref="F74">_xlfn.IFS($E74="Yes","Yes",$E74="No","",$E74="","")</f>
         <v/>
       </c>
-      <c r="G74" s="73"/>
-[...5 lines deleted...]
-      <c r="C75" s="73"/>
+      <c r="G74" s="70"/>
+      <c r="H74" s="71"/>
+    </row>
+    <row r="75" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="69"/>
+      <c r="B75" s="70"/>
+      <c r="C75" s="70"/>
       <c r="F75" s="31" t="str" cm="1">
         <f t="array" ref="F75">_xlfn.IFS($E75="Yes","Yes",$E75="No","",$E75="","")</f>
         <v/>
       </c>
-      <c r="G75" s="73"/>
-[...5 lines deleted...]
-      <c r="C76" s="73"/>
+      <c r="G75" s="70"/>
+      <c r="H75" s="71"/>
+    </row>
+    <row r="76" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="69"/>
+      <c r="B76" s="70"/>
+      <c r="C76" s="70"/>
       <c r="F76" s="31" t="str" cm="1">
         <f t="array" ref="F76">_xlfn.IFS($E76="Yes","Yes",$E76="No","",$E76="","")</f>
         <v/>
       </c>
-      <c r="G76" s="73"/>
-[...5 lines deleted...]
-      <c r="C77" s="73"/>
+      <c r="G76" s="70"/>
+      <c r="H76" s="71"/>
+    </row>
+    <row r="77" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="69"/>
+      <c r="B77" s="70"/>
+      <c r="C77" s="70"/>
       <c r="F77" s="31" t="str" cm="1">
         <f t="array" ref="F77">_xlfn.IFS($E77="Yes","Yes",$E77="No","",$E77="","")</f>
         <v/>
       </c>
-      <c r="G77" s="73"/>
-[...5 lines deleted...]
-      <c r="C78" s="73"/>
+      <c r="G77" s="70"/>
+      <c r="H77" s="71"/>
+    </row>
+    <row r="78" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="69"/>
+      <c r="B78" s="70"/>
+      <c r="C78" s="70"/>
       <c r="F78" s="31" t="str" cm="1">
         <f t="array" ref="F78">_xlfn.IFS($E78="Yes","Yes",$E78="No","",$E78="","")</f>
         <v/>
       </c>
-      <c r="G78" s="73"/>
-[...5 lines deleted...]
-      <c r="C79" s="73"/>
+      <c r="G78" s="70"/>
+      <c r="H78" s="71"/>
+    </row>
+    <row r="79" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="69"/>
+      <c r="B79" s="70"/>
+      <c r="C79" s="70"/>
       <c r="F79" s="31" t="str" cm="1">
         <f t="array" ref="F79">_xlfn.IFS($E79="Yes","Yes",$E79="No","",$E79="","")</f>
         <v/>
       </c>
-      <c r="G79" s="73"/>
-[...5 lines deleted...]
-      <c r="C80" s="73"/>
+      <c r="G79" s="70"/>
+      <c r="H79" s="71"/>
+    </row>
+    <row r="80" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="69"/>
+      <c r="B80" s="70"/>
+      <c r="C80" s="70"/>
       <c r="F80" s="31" t="str" cm="1">
         <f t="array" ref="F80">_xlfn.IFS($E80="Yes","Yes",$E80="No","",$E80="","")</f>
         <v/>
       </c>
-      <c r="G80" s="73"/>
-[...5 lines deleted...]
-      <c r="C81" s="73"/>
+      <c r="G80" s="70"/>
+      <c r="H80" s="71"/>
+    </row>
+    <row r="81" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="69"/>
+      <c r="B81" s="70"/>
+      <c r="C81" s="70"/>
       <c r="F81" s="31" t="str" cm="1">
         <f t="array" ref="F81">_xlfn.IFS($E81="Yes","Yes",$E81="No","",$E81="","")</f>
         <v/>
       </c>
-      <c r="G81" s="73"/>
-[...5 lines deleted...]
-      <c r="C82" s="73"/>
+      <c r="G81" s="70"/>
+      <c r="H81" s="71"/>
+    </row>
+    <row r="82" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="69"/>
+      <c r="B82" s="70"/>
+      <c r="C82" s="70"/>
       <c r="F82" s="31" t="str" cm="1">
         <f t="array" ref="F82">_xlfn.IFS($E82="Yes","Yes",$E82="No","",$E82="","")</f>
         <v/>
       </c>
-      <c r="G82" s="73"/>
-[...5 lines deleted...]
-      <c r="C83" s="73"/>
+      <c r="G82" s="70"/>
+      <c r="H82" s="71"/>
+    </row>
+    <row r="83" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="69"/>
+      <c r="B83" s="70"/>
+      <c r="C83" s="70"/>
       <c r="F83" s="31" t="str" cm="1">
         <f t="array" ref="F83">_xlfn.IFS($E83="Yes","Yes",$E83="No","",$E83="","")</f>
         <v/>
       </c>
-      <c r="G83" s="73"/>
-[...5 lines deleted...]
-      <c r="C84" s="73"/>
+      <c r="G83" s="70"/>
+      <c r="H83" s="71"/>
+    </row>
+    <row r="84" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="69"/>
+      <c r="B84" s="70"/>
+      <c r="C84" s="70"/>
       <c r="F84" s="31" t="str" cm="1">
         <f t="array" ref="F84">_xlfn.IFS($E84="Yes","Yes",$E84="No","",$E84="","")</f>
         <v/>
       </c>
-      <c r="G84" s="73"/>
-[...5 lines deleted...]
-      <c r="C85" s="73"/>
+      <c r="G84" s="70"/>
+      <c r="H84" s="71"/>
+    </row>
+    <row r="85" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="69"/>
+      <c r="B85" s="70"/>
+      <c r="C85" s="70"/>
       <c r="F85" s="31" t="str" cm="1">
         <f t="array" ref="F85">_xlfn.IFS($E85="Yes","Yes",$E85="No","",$E85="","")</f>
         <v/>
       </c>
-      <c r="G85" s="73"/>
-[...5 lines deleted...]
-      <c r="C86" s="73"/>
+      <c r="G85" s="70"/>
+      <c r="H85" s="71"/>
+    </row>
+    <row r="86" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="69"/>
+      <c r="B86" s="70"/>
+      <c r="C86" s="70"/>
       <c r="F86" s="31" t="str" cm="1">
         <f t="array" ref="F86">_xlfn.IFS($E86="Yes","Yes",$E86="No","",$E86="","")</f>
         <v/>
       </c>
-      <c r="G86" s="73"/>
-[...5 lines deleted...]
-      <c r="C87" s="73"/>
+      <c r="G86" s="70"/>
+      <c r="H86" s="71"/>
+    </row>
+    <row r="87" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="69"/>
+      <c r="B87" s="70"/>
+      <c r="C87" s="70"/>
       <c r="F87" s="31" t="str" cm="1">
         <f t="array" ref="F87">_xlfn.IFS($E87="Yes","Yes",$E87="No","",$E87="","")</f>
         <v/>
       </c>
-      <c r="G87" s="73"/>
-[...5 lines deleted...]
-      <c r="C88" s="73"/>
+      <c r="G87" s="70"/>
+      <c r="H87" s="71"/>
+    </row>
+    <row r="88" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="69"/>
+      <c r="B88" s="70"/>
+      <c r="C88" s="70"/>
       <c r="F88" s="31" t="str" cm="1">
         <f t="array" ref="F88">_xlfn.IFS($E88="Yes","Yes",$E88="No","",$E88="","")</f>
         <v/>
       </c>
-      <c r="G88" s="73"/>
-[...5 lines deleted...]
-      <c r="C89" s="73"/>
+      <c r="G88" s="70"/>
+      <c r="H88" s="71"/>
+    </row>
+    <row r="89" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="69"/>
+      <c r="B89" s="70"/>
+      <c r="C89" s="70"/>
       <c r="F89" s="31" t="str" cm="1">
         <f t="array" ref="F89">_xlfn.IFS($E89="Yes","Yes",$E89="No","",$E89="","")</f>
         <v/>
       </c>
-      <c r="G89" s="73"/>
-[...5 lines deleted...]
-      <c r="C90" s="73"/>
+      <c r="G89" s="70"/>
+      <c r="H89" s="71"/>
+    </row>
+    <row r="90" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="69"/>
+      <c r="B90" s="70"/>
+      <c r="C90" s="70"/>
       <c r="F90" s="31" t="str" cm="1">
         <f t="array" ref="F90">_xlfn.IFS($E90="Yes","Yes",$E90="No","",$E90="","")</f>
         <v/>
       </c>
-      <c r="G90" s="73"/>
-[...5 lines deleted...]
-      <c r="C91" s="73"/>
+      <c r="G90" s="70"/>
+      <c r="H90" s="71"/>
+    </row>
+    <row r="91" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="69"/>
+      <c r="B91" s="70"/>
+      <c r="C91" s="70"/>
       <c r="F91" s="31" t="str" cm="1">
         <f t="array" ref="F91">_xlfn.IFS($E91="Yes","Yes",$E91="No","",$E91="","")</f>
         <v/>
       </c>
-      <c r="G91" s="73"/>
-[...5 lines deleted...]
-      <c r="C92" s="73"/>
+      <c r="G91" s="70"/>
+      <c r="H91" s="71"/>
+    </row>
+    <row r="92" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="69"/>
+      <c r="B92" s="70"/>
+      <c r="C92" s="70"/>
       <c r="F92" s="31" t="str" cm="1">
         <f t="array" ref="F92">_xlfn.IFS($E92="Yes","Yes",$E92="No","",$E92="","")</f>
         <v/>
       </c>
-      <c r="G92" s="73"/>
-[...5 lines deleted...]
-      <c r="C93" s="73"/>
+      <c r="G92" s="70"/>
+      <c r="H92" s="71"/>
+    </row>
+    <row r="93" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="69"/>
+      <c r="B93" s="70"/>
+      <c r="C93" s="70"/>
       <c r="F93" s="31" t="str" cm="1">
         <f t="array" ref="F93">_xlfn.IFS($E93="Yes","Yes",$E93="No","",$E93="","")</f>
         <v/>
       </c>
-      <c r="G93" s="73"/>
-[...5 lines deleted...]
-      <c r="C94" s="73"/>
+      <c r="G93" s="70"/>
+      <c r="H93" s="71"/>
+    </row>
+    <row r="94" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="69"/>
+      <c r="B94" s="70"/>
+      <c r="C94" s="70"/>
       <c r="F94" s="31" t="str" cm="1">
         <f t="array" ref="F94">_xlfn.IFS($E94="Yes","Yes",$E94="No","",$E94="","")</f>
         <v/>
       </c>
-      <c r="G94" s="73"/>
-[...5 lines deleted...]
-      <c r="C95" s="73"/>
+      <c r="G94" s="70"/>
+      <c r="H94" s="71"/>
+    </row>
+    <row r="95" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="69"/>
+      <c r="B95" s="70"/>
+      <c r="C95" s="70"/>
       <c r="F95" s="31" t="str" cm="1">
         <f t="array" ref="F95">_xlfn.IFS($E95="Yes","Yes",$E95="No","",$E95="","")</f>
         <v/>
       </c>
-      <c r="G95" s="73"/>
-[...5 lines deleted...]
-      <c r="C96" s="73"/>
+      <c r="G95" s="70"/>
+      <c r="H95" s="71"/>
+    </row>
+    <row r="96" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="69"/>
+      <c r="B96" s="70"/>
+      <c r="C96" s="70"/>
       <c r="F96" s="31" t="str" cm="1">
         <f t="array" ref="F96">_xlfn.IFS($E96="Yes","Yes",$E96="No","",$E96="","")</f>
         <v/>
       </c>
-      <c r="G96" s="73"/>
-[...5 lines deleted...]
-      <c r="C97" s="73"/>
+      <c r="G96" s="70"/>
+      <c r="H96" s="71"/>
+    </row>
+    <row r="97" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="69"/>
+      <c r="B97" s="70"/>
+      <c r="C97" s="70"/>
       <c r="F97" s="31" t="str" cm="1">
         <f t="array" ref="F97">_xlfn.IFS($E97="Yes","Yes",$E97="No","",$E97="","")</f>
         <v/>
       </c>
-      <c r="G97" s="73"/>
-[...5 lines deleted...]
-      <c r="C98" s="73"/>
+      <c r="G97" s="70"/>
+      <c r="H97" s="71"/>
+    </row>
+    <row r="98" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="69"/>
+      <c r="B98" s="70"/>
+      <c r="C98" s="70"/>
       <c r="F98" s="31" t="str" cm="1">
         <f t="array" ref="F98">_xlfn.IFS($E98="Yes","Yes",$E98="No","",$E98="","")</f>
         <v/>
       </c>
-      <c r="G98" s="73"/>
-[...5 lines deleted...]
-      <c r="C99" s="73"/>
+      <c r="G98" s="70"/>
+      <c r="H98" s="71"/>
+    </row>
+    <row r="99" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="69"/>
+      <c r="B99" s="70"/>
+      <c r="C99" s="70"/>
       <c r="F99" s="31" t="str" cm="1">
         <f t="array" ref="F99">_xlfn.IFS($E99="Yes","Yes",$E99="No","",$E99="","")</f>
         <v/>
       </c>
-      <c r="G99" s="73"/>
-[...5 lines deleted...]
-      <c r="C100" s="73"/>
+      <c r="G99" s="70"/>
+      <c r="H99" s="71"/>
+    </row>
+    <row r="100" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="69"/>
+      <c r="B100" s="70"/>
+      <c r="C100" s="70"/>
       <c r="F100" s="31" t="str" cm="1">
         <f t="array" ref="F100">_xlfn.IFS($E100="Yes","Yes",$E100="No","",$E100="","")</f>
         <v/>
       </c>
-      <c r="G100" s="73"/>
-[...5 lines deleted...]
-      <c r="C101" s="73"/>
+      <c r="G100" s="70"/>
+      <c r="H100" s="71"/>
+    </row>
+    <row r="101" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="69"/>
+      <c r="B101" s="70"/>
+      <c r="C101" s="70"/>
       <c r="F101" s="31" t="str" cm="1">
         <f t="array" ref="F101">_xlfn.IFS($E101="Yes","Yes",$E101="No","",$E101="","")</f>
         <v/>
       </c>
-      <c r="G101" s="73"/>
-[...5 lines deleted...]
-      <c r="C102" s="73"/>
+      <c r="G101" s="70"/>
+      <c r="H101" s="71"/>
+    </row>
+    <row r="102" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="69"/>
+      <c r="B102" s="70"/>
+      <c r="C102" s="70"/>
       <c r="F102" s="31" t="str" cm="1">
         <f t="array" ref="F102">_xlfn.IFS($E102="Yes","Yes",$E102="No","",$E102="","")</f>
         <v/>
       </c>
-      <c r="G102" s="73"/>
-[...5 lines deleted...]
-      <c r="C103" s="73"/>
+      <c r="G102" s="70"/>
+      <c r="H102" s="71"/>
+    </row>
+    <row r="103" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="69"/>
+      <c r="B103" s="70"/>
+      <c r="C103" s="70"/>
       <c r="F103" s="31" t="str" cm="1">
         <f t="array" ref="F103">_xlfn.IFS($E103="Yes","Yes",$E103="No","",$E103="","")</f>
         <v/>
       </c>
-      <c r="G103" s="73"/>
-[...5 lines deleted...]
-      <c r="C104" s="73"/>
+      <c r="G103" s="70"/>
+      <c r="H103" s="71"/>
+    </row>
+    <row r="104" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="69"/>
+      <c r="B104" s="70"/>
+      <c r="C104" s="70"/>
       <c r="F104" s="31" t="str" cm="1">
         <f t="array" ref="F104">_xlfn.IFS($E104="Yes","Yes",$E104="No","",$E104="","")</f>
         <v/>
       </c>
-      <c r="G104" s="73"/>
-[...5 lines deleted...]
-      <c r="C105" s="73"/>
+      <c r="G104" s="70"/>
+      <c r="H104" s="71"/>
+    </row>
+    <row r="105" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="69"/>
+      <c r="B105" s="70"/>
+      <c r="C105" s="70"/>
       <c r="F105" s="31" t="str" cm="1">
         <f t="array" ref="F105">_xlfn.IFS($E105="Yes","Yes",$E105="No","",$E105="","")</f>
         <v/>
       </c>
-      <c r="G105" s="73"/>
-[...5 lines deleted...]
-      <c r="C106" s="73"/>
+      <c r="G105" s="70"/>
+      <c r="H105" s="71"/>
+    </row>
+    <row r="106" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="69"/>
+      <c r="B106" s="70"/>
+      <c r="C106" s="70"/>
       <c r="F106" s="31" t="str" cm="1">
         <f t="array" ref="F106">_xlfn.IFS($E106="Yes","Yes",$E106="No","",$E106="","")</f>
         <v/>
       </c>
-      <c r="G106" s="73"/>
-[...5 lines deleted...]
-      <c r="C107" s="73"/>
+      <c r="G106" s="70"/>
+      <c r="H106" s="71"/>
+    </row>
+    <row r="107" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="69"/>
+      <c r="B107" s="70"/>
+      <c r="C107" s="70"/>
       <c r="F107" s="31" t="str" cm="1">
         <f t="array" ref="F107">_xlfn.IFS($E107="Yes","Yes",$E107="No","",$E107="","")</f>
         <v/>
       </c>
-      <c r="G107" s="73"/>
-[...5 lines deleted...]
-      <c r="C108" s="73"/>
+      <c r="G107" s="70"/>
+      <c r="H107" s="71"/>
+    </row>
+    <row r="108" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="69"/>
+      <c r="B108" s="70"/>
+      <c r="C108" s="70"/>
       <c r="F108" s="31" t="str" cm="1">
         <f t="array" ref="F108">_xlfn.IFS($E108="Yes","Yes",$E108="No","",$E108="","")</f>
         <v/>
       </c>
-      <c r="G108" s="73"/>
-[...5 lines deleted...]
-      <c r="C109" s="73"/>
+      <c r="G108" s="70"/>
+      <c r="H108" s="71"/>
+    </row>
+    <row r="109" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="69"/>
+      <c r="B109" s="70"/>
+      <c r="C109" s="70"/>
       <c r="F109" s="31" t="str" cm="1">
         <f t="array" ref="F109">_xlfn.IFS($E109="Yes","Yes",$E109="No","",$E109="","")</f>
         <v/>
       </c>
-      <c r="G109" s="73"/>
-[...5 lines deleted...]
-      <c r="C110" s="73"/>
+      <c r="G109" s="70"/>
+      <c r="H109" s="71"/>
+    </row>
+    <row r="110" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="69"/>
+      <c r="B110" s="70"/>
+      <c r="C110" s="70"/>
       <c r="F110" s="31" t="str" cm="1">
         <f t="array" ref="F110">_xlfn.IFS($E110="Yes","Yes",$E110="No","",$E110="","")</f>
         <v/>
       </c>
-      <c r="G110" s="73"/>
-[...5 lines deleted...]
-      <c r="C111" s="73"/>
+      <c r="G110" s="70"/>
+      <c r="H110" s="71"/>
+    </row>
+    <row r="111" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="69"/>
+      <c r="B111" s="70"/>
+      <c r="C111" s="70"/>
       <c r="F111" s="31" t="str" cm="1">
         <f t="array" ref="F111">_xlfn.IFS($E111="Yes","Yes",$E111="No","",$E111="","")</f>
         <v/>
       </c>
-      <c r="G111" s="73"/>
-[...5 lines deleted...]
-      <c r="C112" s="73"/>
+      <c r="G111" s="70"/>
+      <c r="H111" s="71"/>
+    </row>
+    <row r="112" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="69"/>
+      <c r="B112" s="70"/>
+      <c r="C112" s="70"/>
       <c r="F112" s="31" t="str" cm="1">
         <f t="array" ref="F112">_xlfn.IFS($E112="Yes","Yes",$E112="No","",$E112="","")</f>
         <v/>
       </c>
-      <c r="G112" s="73"/>
-[...5 lines deleted...]
-      <c r="C113" s="73"/>
+      <c r="G112" s="70"/>
+      <c r="H112" s="71"/>
+    </row>
+    <row r="113" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="69"/>
+      <c r="B113" s="70"/>
+      <c r="C113" s="70"/>
       <c r="F113" s="31" t="str" cm="1">
         <f t="array" ref="F113">_xlfn.IFS($E113="Yes","Yes",$E113="No","",$E113="","")</f>
         <v/>
       </c>
-      <c r="G113" s="73"/>
-[...5 lines deleted...]
-      <c r="C114" s="73"/>
+      <c r="G113" s="70"/>
+      <c r="H113" s="71"/>
+    </row>
+    <row r="114" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="69"/>
+      <c r="B114" s="70"/>
+      <c r="C114" s="70"/>
       <c r="F114" s="31" t="str" cm="1">
         <f t="array" ref="F114">_xlfn.IFS($E114="Yes","Yes",$E114="No","",$E114="","")</f>
         <v/>
       </c>
-      <c r="G114" s="73"/>
-[...5 lines deleted...]
-      <c r="C115" s="73"/>
+      <c r="G114" s="70"/>
+      <c r="H114" s="71"/>
+    </row>
+    <row r="115" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="69"/>
+      <c r="B115" s="70"/>
+      <c r="C115" s="70"/>
       <c r="F115" s="31" t="str" cm="1">
         <f t="array" ref="F115">_xlfn.IFS($E115="Yes","Yes",$E115="No","",$E115="","")</f>
         <v/>
       </c>
-      <c r="G115" s="73"/>
-[...5 lines deleted...]
-      <c r="C116" s="73"/>
+      <c r="G115" s="70"/>
+      <c r="H115" s="71"/>
+    </row>
+    <row r="116" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="69"/>
+      <c r="B116" s="70"/>
+      <c r="C116" s="70"/>
       <c r="F116" s="31" t="str" cm="1">
         <f t="array" ref="F116">_xlfn.IFS($E116="Yes","Yes",$E116="No","",$E116="","")</f>
         <v/>
       </c>
-      <c r="G116" s="73"/>
-[...5 lines deleted...]
-      <c r="C117" s="73"/>
+      <c r="G116" s="70"/>
+      <c r="H116" s="71"/>
+    </row>
+    <row r="117" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="69"/>
+      <c r="B117" s="70"/>
+      <c r="C117" s="70"/>
       <c r="F117" s="31" t="str" cm="1">
         <f t="array" ref="F117">_xlfn.IFS($E117="Yes","Yes",$E117="No","",$E117="","")</f>
         <v/>
       </c>
-      <c r="G117" s="73"/>
-[...5 lines deleted...]
-      <c r="C118" s="73"/>
+      <c r="G117" s="70"/>
+      <c r="H117" s="71"/>
+    </row>
+    <row r="118" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="69"/>
+      <c r="B118" s="70"/>
+      <c r="C118" s="70"/>
       <c r="F118" s="31" t="str" cm="1">
         <f t="array" ref="F118">_xlfn.IFS($E118="Yes","Yes",$E118="No","",$E118="","")</f>
         <v/>
       </c>
-      <c r="G118" s="73"/>
-[...5 lines deleted...]
-      <c r="C119" s="73"/>
+      <c r="G118" s="70"/>
+      <c r="H118" s="71"/>
+    </row>
+    <row r="119" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="69"/>
+      <c r="B119" s="70"/>
+      <c r="C119" s="70"/>
       <c r="F119" s="31" t="str" cm="1">
         <f t="array" ref="F119">_xlfn.IFS($E119="Yes","Yes",$E119="No","",$E119="","")</f>
         <v/>
       </c>
-      <c r="G119" s="73"/>
-[...5 lines deleted...]
-      <c r="C120" s="73"/>
+      <c r="G119" s="70"/>
+      <c r="H119" s="71"/>
+    </row>
+    <row r="120" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="69"/>
+      <c r="B120" s="70"/>
+      <c r="C120" s="70"/>
       <c r="F120" s="31" t="str" cm="1">
         <f t="array" ref="F120">_xlfn.IFS($E120="Yes","Yes",$E120="No","",$E120="","")</f>
         <v/>
       </c>
-      <c r="G120" s="73"/>
-[...5 lines deleted...]
-      <c r="C121" s="73"/>
+      <c r="G120" s="70"/>
+      <c r="H120" s="71"/>
+    </row>
+    <row r="121" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="69"/>
+      <c r="B121" s="70"/>
+      <c r="C121" s="70"/>
       <c r="F121" s="31" t="str" cm="1">
         <f t="array" ref="F121">_xlfn.IFS($E121="Yes","Yes",$E121="No","",$E121="","")</f>
         <v/>
       </c>
-      <c r="G121" s="73"/>
-[...5 lines deleted...]
-      <c r="C122" s="73"/>
+      <c r="G121" s="70"/>
+      <c r="H121" s="71"/>
+    </row>
+    <row r="122" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="69"/>
+      <c r="B122" s="70"/>
+      <c r="C122" s="70"/>
       <c r="F122" s="31" t="str" cm="1">
         <f t="array" ref="F122">_xlfn.IFS($E122="Yes","Yes",$E122="No","",$E122="","")</f>
         <v/>
       </c>
-      <c r="G122" s="73"/>
-[...5 lines deleted...]
-      <c r="C123" s="73"/>
+      <c r="G122" s="70"/>
+      <c r="H122" s="71"/>
+    </row>
+    <row r="123" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="69"/>
+      <c r="B123" s="70"/>
+      <c r="C123" s="70"/>
       <c r="F123" s="31" t="str" cm="1">
         <f t="array" ref="F123">_xlfn.IFS($E123="Yes","Yes",$E123="No","",$E123="","")</f>
         <v/>
       </c>
-      <c r="G123" s="73"/>
-[...5 lines deleted...]
-      <c r="C124" s="73"/>
+      <c r="G123" s="70"/>
+      <c r="H123" s="71"/>
+    </row>
+    <row r="124" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="69"/>
+      <c r="B124" s="70"/>
+      <c r="C124" s="70"/>
       <c r="F124" s="31" t="str" cm="1">
         <f t="array" ref="F124">_xlfn.IFS($E124="Yes","Yes",$E124="No","",$E124="","")</f>
         <v/>
       </c>
-      <c r="G124" s="73"/>
-[...5 lines deleted...]
-      <c r="C125" s="73"/>
+      <c r="G124" s="70"/>
+      <c r="H124" s="71"/>
+    </row>
+    <row r="125" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="69"/>
+      <c r="B125" s="70"/>
+      <c r="C125" s="70"/>
       <c r="F125" s="31" t="str" cm="1">
         <f t="array" ref="F125">_xlfn.IFS($E125="Yes","Yes",$E125="No","",$E125="","")</f>
         <v/>
       </c>
-      <c r="G125" s="73"/>
-[...5 lines deleted...]
-      <c r="C126" s="73"/>
+      <c r="G125" s="70"/>
+      <c r="H125" s="71"/>
+    </row>
+    <row r="126" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="69"/>
+      <c r="B126" s="70"/>
+      <c r="C126" s="70"/>
       <c r="F126" s="31" t="str" cm="1">
         <f t="array" ref="F126">_xlfn.IFS($E126="Yes","Yes",$E126="No","",$E126="","")</f>
         <v/>
       </c>
-      <c r="G126" s="73"/>
-[...5 lines deleted...]
-      <c r="C127" s="73"/>
+      <c r="G126" s="70"/>
+      <c r="H126" s="71"/>
+    </row>
+    <row r="127" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="69"/>
+      <c r="B127" s="70"/>
+      <c r="C127" s="70"/>
       <c r="F127" s="31" t="str" cm="1">
         <f t="array" ref="F127">_xlfn.IFS($E127="Yes","Yes",$E127="No","",$E127="","")</f>
         <v/>
       </c>
-      <c r="G127" s="73"/>
-[...5 lines deleted...]
-      <c r="C128" s="73"/>
+      <c r="G127" s="70"/>
+      <c r="H127" s="71"/>
+    </row>
+    <row r="128" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="69"/>
+      <c r="B128" s="70"/>
+      <c r="C128" s="70"/>
       <c r="F128" s="31" t="str" cm="1">
         <f t="array" ref="F128">_xlfn.IFS($E128="Yes","Yes",$E128="No","",$E128="","")</f>
         <v/>
       </c>
-      <c r="G128" s="73"/>
-[...5 lines deleted...]
-      <c r="C129" s="73"/>
+      <c r="G128" s="70"/>
+      <c r="H128" s="71"/>
+    </row>
+    <row r="129" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="69"/>
+      <c r="B129" s="70"/>
+      <c r="C129" s="70"/>
       <c r="F129" s="31" t="str" cm="1">
         <f t="array" ref="F129">_xlfn.IFS($E129="Yes","Yes",$E129="No","",$E129="","")</f>
         <v/>
       </c>
-      <c r="G129" s="73"/>
-[...5 lines deleted...]
-      <c r="C130" s="73"/>
+      <c r="G129" s="70"/>
+      <c r="H129" s="71"/>
+    </row>
+    <row r="130" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="69"/>
+      <c r="B130" s="70"/>
+      <c r="C130" s="70"/>
       <c r="F130" s="31" t="str" cm="1">
         <f t="array" ref="F130">_xlfn.IFS($E130="Yes","Yes",$E130="No","",$E130="","")</f>
         <v/>
       </c>
-      <c r="G130" s="73"/>
-[...5 lines deleted...]
-      <c r="C131" s="73"/>
+      <c r="G130" s="70"/>
+      <c r="H130" s="71"/>
+    </row>
+    <row r="131" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="69"/>
+      <c r="B131" s="70"/>
+      <c r="C131" s="70"/>
       <c r="F131" s="31" t="str" cm="1">
         <f t="array" ref="F131">_xlfn.IFS($E131="Yes","Yes",$E131="No","",$E131="","")</f>
         <v/>
       </c>
-      <c r="G131" s="73"/>
-[...5 lines deleted...]
-      <c r="C132" s="73"/>
+      <c r="G131" s="70"/>
+      <c r="H131" s="71"/>
+    </row>
+    <row r="132" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="69"/>
+      <c r="B132" s="70"/>
+      <c r="C132" s="70"/>
       <c r="F132" s="31" t="str" cm="1">
         <f t="array" ref="F132">_xlfn.IFS($E132="Yes","Yes",$E132="No","",$E132="","")</f>
         <v/>
       </c>
-      <c r="G132" s="73"/>
-[...5 lines deleted...]
-      <c r="C133" s="73"/>
+      <c r="G132" s="70"/>
+      <c r="H132" s="71"/>
+    </row>
+    <row r="133" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="69"/>
+      <c r="B133" s="70"/>
+      <c r="C133" s="70"/>
       <c r="F133" s="31" t="str" cm="1">
         <f t="array" ref="F133">_xlfn.IFS($E133="Yes","Yes",$E133="No","",$E133="","")</f>
         <v/>
       </c>
-      <c r="G133" s="73"/>
-[...5 lines deleted...]
-      <c r="C134" s="73"/>
+      <c r="G133" s="70"/>
+      <c r="H133" s="71"/>
+    </row>
+    <row r="134" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="69"/>
+      <c r="B134" s="70"/>
+      <c r="C134" s="70"/>
       <c r="F134" s="31" t="str" cm="1">
         <f t="array" ref="F134">_xlfn.IFS($E134="Yes","Yes",$E134="No","",$E134="","")</f>
         <v/>
       </c>
-      <c r="G134" s="73"/>
-[...5 lines deleted...]
-      <c r="C135" s="73"/>
+      <c r="G134" s="70"/>
+      <c r="H134" s="71"/>
+    </row>
+    <row r="135" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="69"/>
+      <c r="B135" s="70"/>
+      <c r="C135" s="70"/>
       <c r="F135" s="31" t="str" cm="1">
         <f t="array" ref="F135">_xlfn.IFS($E135="Yes","Yes",$E135="No","",$E135="","")</f>
         <v/>
       </c>
-      <c r="G135" s="73"/>
-[...5 lines deleted...]
-      <c r="C136" s="73"/>
+      <c r="G135" s="70"/>
+      <c r="H135" s="71"/>
+    </row>
+    <row r="136" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="69"/>
+      <c r="B136" s="70"/>
+      <c r="C136" s="70"/>
       <c r="F136" s="31" t="str" cm="1">
         <f t="array" ref="F136">_xlfn.IFS($E136="Yes","Yes",$E136="No","",$E136="","")</f>
         <v/>
       </c>
-      <c r="G136" s="73"/>
-[...5 lines deleted...]
-      <c r="C137" s="73"/>
+      <c r="G136" s="70"/>
+      <c r="H136" s="71"/>
+    </row>
+    <row r="137" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="69"/>
+      <c r="B137" s="70"/>
+      <c r="C137" s="70"/>
       <c r="F137" s="31" t="str" cm="1">
         <f t="array" ref="F137">_xlfn.IFS($E137="Yes","Yes",$E137="No","",$E137="","")</f>
         <v/>
       </c>
-      <c r="G137" s="73"/>
-[...5 lines deleted...]
-      <c r="C138" s="73"/>
+      <c r="G137" s="70"/>
+      <c r="H137" s="71"/>
+    </row>
+    <row r="138" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="69"/>
+      <c r="B138" s="70"/>
+      <c r="C138" s="70"/>
       <c r="F138" s="31" t="str" cm="1">
         <f t="array" ref="F138">_xlfn.IFS($E138="Yes","Yes",$E138="No","",$E138="","")</f>
         <v/>
       </c>
-      <c r="G138" s="73"/>
-[...5 lines deleted...]
-      <c r="C139" s="73"/>
+      <c r="G138" s="70"/>
+      <c r="H138" s="71"/>
+    </row>
+    <row r="139" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="69"/>
+      <c r="B139" s="70"/>
+      <c r="C139" s="70"/>
       <c r="F139" s="31" t="str" cm="1">
         <f t="array" ref="F139">_xlfn.IFS($E139="Yes","Yes",$E139="No","",$E139="","")</f>
         <v/>
       </c>
-      <c r="G139" s="73"/>
-[...5 lines deleted...]
-      <c r="C140" s="73"/>
+      <c r="G139" s="70"/>
+      <c r="H139" s="71"/>
+    </row>
+    <row r="140" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="69"/>
+      <c r="B140" s="70"/>
+      <c r="C140" s="70"/>
       <c r="F140" s="31" t="str" cm="1">
         <f t="array" ref="F140">_xlfn.IFS($E140="Yes","Yes",$E140="No","",$E140="","")</f>
         <v/>
       </c>
-      <c r="G140" s="73"/>
-[...5 lines deleted...]
-      <c r="C141" s="73"/>
+      <c r="G140" s="70"/>
+      <c r="H140" s="71"/>
+    </row>
+    <row r="141" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="69"/>
+      <c r="B141" s="70"/>
+      <c r="C141" s="70"/>
       <c r="F141" s="31" t="str" cm="1">
         <f t="array" ref="F141">_xlfn.IFS($E141="Yes","Yes",$E141="No","",$E141="","")</f>
         <v/>
       </c>
-      <c r="G141" s="73"/>
-[...5 lines deleted...]
-      <c r="C142" s="73"/>
+      <c r="G141" s="70"/>
+      <c r="H141" s="71"/>
+    </row>
+    <row r="142" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="69"/>
+      <c r="B142" s="70"/>
+      <c r="C142" s="70"/>
       <c r="F142" s="31" t="str" cm="1">
         <f t="array" ref="F142">_xlfn.IFS($E142="Yes","Yes",$E142="No","",$E142="","")</f>
         <v/>
       </c>
-      <c r="G142" s="73"/>
-[...5 lines deleted...]
-      <c r="C143" s="73"/>
+      <c r="G142" s="70"/>
+      <c r="H142" s="71"/>
+    </row>
+    <row r="143" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="69"/>
+      <c r="B143" s="70"/>
+      <c r="C143" s="70"/>
       <c r="F143" s="31" t="str" cm="1">
         <f t="array" ref="F143">_xlfn.IFS($E143="Yes","Yes",$E143="No","",$E143="","")</f>
         <v/>
       </c>
-      <c r="G143" s="73"/>
-[...5 lines deleted...]
-      <c r="C144" s="73"/>
+      <c r="G143" s="70"/>
+      <c r="H143" s="71"/>
+    </row>
+    <row r="144" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="69"/>
+      <c r="B144" s="70"/>
+      <c r="C144" s="70"/>
       <c r="F144" s="31" t="str" cm="1">
         <f t="array" ref="F144">_xlfn.IFS($E144="Yes","Yes",$E144="No","",$E144="","")</f>
         <v/>
       </c>
-      <c r="G144" s="73"/>
-[...5 lines deleted...]
-      <c r="C145" s="73"/>
+      <c r="G144" s="70"/>
+      <c r="H144" s="71"/>
+    </row>
+    <row r="145" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="69"/>
+      <c r="B145" s="70"/>
+      <c r="C145" s="70"/>
       <c r="F145" s="31" t="str" cm="1">
         <f t="array" ref="F145">_xlfn.IFS($E145="Yes","Yes",$E145="No","",$E145="","")</f>
         <v/>
       </c>
-      <c r="G145" s="73"/>
-[...5 lines deleted...]
-      <c r="C146" s="73"/>
+      <c r="G145" s="70"/>
+      <c r="H145" s="71"/>
+    </row>
+    <row r="146" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="69"/>
+      <c r="B146" s="70"/>
+      <c r="C146" s="70"/>
       <c r="F146" s="31" t="str" cm="1">
         <f t="array" ref="F146">_xlfn.IFS($E146="Yes","Yes",$E146="No","",$E146="","")</f>
         <v/>
       </c>
-      <c r="G146" s="73"/>
-[...5 lines deleted...]
-      <c r="C147" s="73"/>
+      <c r="G146" s="70"/>
+      <c r="H146" s="71"/>
+    </row>
+    <row r="147" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="69"/>
+      <c r="B147" s="70"/>
+      <c r="C147" s="70"/>
       <c r="F147" s="31" t="str" cm="1">
         <f t="array" ref="F147">_xlfn.IFS($E147="Yes","Yes",$E147="No","",$E147="","")</f>
         <v/>
       </c>
-      <c r="G147" s="73"/>
-[...5 lines deleted...]
-      <c r="C148" s="73"/>
+      <c r="G147" s="70"/>
+      <c r="H147" s="71"/>
+    </row>
+    <row r="148" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="69"/>
+      <c r="B148" s="70"/>
+      <c r="C148" s="70"/>
       <c r="F148" s="31" t="str" cm="1">
         <f t="array" ref="F148">_xlfn.IFS($E148="Yes","Yes",$E148="No","",$E148="","")</f>
         <v/>
       </c>
-      <c r="G148" s="73"/>
-[...5 lines deleted...]
-      <c r="C149" s="73"/>
+      <c r="G148" s="70"/>
+      <c r="H148" s="71"/>
+    </row>
+    <row r="149" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="69"/>
+      <c r="B149" s="70"/>
+      <c r="C149" s="70"/>
       <c r="F149" s="31" t="str" cm="1">
         <f t="array" ref="F149">_xlfn.IFS($E149="Yes","Yes",$E149="No","",$E149="","")</f>
         <v/>
       </c>
-      <c r="G149" s="73"/>
-[...5 lines deleted...]
-      <c r="C150" s="73"/>
+      <c r="G149" s="70"/>
+      <c r="H149" s="71"/>
+    </row>
+    <row r="150" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="69"/>
+      <c r="B150" s="70"/>
+      <c r="C150" s="70"/>
       <c r="F150" s="31" t="str" cm="1">
         <f t="array" ref="F150">_xlfn.IFS($E150="Yes","Yes",$E150="No","",$E150="","")</f>
         <v/>
       </c>
-      <c r="G150" s="73"/>
-[...5 lines deleted...]
-      <c r="C151" s="73"/>
+      <c r="G150" s="70"/>
+      <c r="H150" s="71"/>
+    </row>
+    <row r="151" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="69"/>
+      <c r="B151" s="70"/>
+      <c r="C151" s="70"/>
       <c r="F151" s="31" t="str" cm="1">
         <f t="array" ref="F151">_xlfn.IFS($E151="Yes","Yes",$E151="No","",$E151="","")</f>
         <v/>
       </c>
-      <c r="G151" s="73"/>
-[...5 lines deleted...]
-      <c r="C152" s="73"/>
+      <c r="G151" s="70"/>
+      <c r="H151" s="71"/>
+    </row>
+    <row r="152" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="69"/>
+      <c r="B152" s="70"/>
+      <c r="C152" s="70"/>
       <c r="F152" s="31" t="str" cm="1">
         <f t="array" ref="F152">_xlfn.IFS($E152="Yes","Yes",$E152="No","",$E152="","")</f>
         <v/>
       </c>
-      <c r="G152" s="73"/>
-[...5 lines deleted...]
-      <c r="C153" s="73"/>
+      <c r="G152" s="70"/>
+      <c r="H152" s="71"/>
+    </row>
+    <row r="153" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="69"/>
+      <c r="B153" s="70"/>
+      <c r="C153" s="70"/>
       <c r="F153" s="31" t="str" cm="1">
         <f t="array" ref="F153">_xlfn.IFS($E153="Yes","Yes",$E153="No","",$E153="","")</f>
         <v/>
       </c>
-      <c r="G153" s="73"/>
-[...5 lines deleted...]
-      <c r="C154" s="73"/>
+      <c r="G153" s="70"/>
+      <c r="H153" s="71"/>
+    </row>
+    <row r="154" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="69"/>
+      <c r="B154" s="70"/>
+      <c r="C154" s="70"/>
       <c r="F154" s="31" t="str" cm="1">
         <f t="array" ref="F154">_xlfn.IFS($E154="Yes","Yes",$E154="No","",$E154="","")</f>
         <v/>
       </c>
-      <c r="G154" s="73"/>
-[...5 lines deleted...]
-      <c r="C155" s="73"/>
+      <c r="G154" s="70"/>
+      <c r="H154" s="71"/>
+    </row>
+    <row r="155" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="69"/>
+      <c r="B155" s="70"/>
+      <c r="C155" s="70"/>
       <c r="F155" s="31" t="str" cm="1">
         <f t="array" ref="F155">_xlfn.IFS($E155="Yes","Yes",$E155="No","",$E155="","")</f>
         <v/>
       </c>
-      <c r="G155" s="73"/>
-[...5 lines deleted...]
-      <c r="C156" s="73"/>
+      <c r="G155" s="70"/>
+      <c r="H155" s="71"/>
+    </row>
+    <row r="156" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="69"/>
+      <c r="B156" s="70"/>
+      <c r="C156" s="70"/>
       <c r="F156" s="31" t="str" cm="1">
         <f t="array" ref="F156">_xlfn.IFS($E156="Yes","Yes",$E156="No","",$E156="","")</f>
         <v/>
       </c>
-      <c r="G156" s="73"/>
-[...5 lines deleted...]
-      <c r="C157" s="73"/>
+      <c r="G156" s="70"/>
+      <c r="H156" s="71"/>
+    </row>
+    <row r="157" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="69"/>
+      <c r="B157" s="70"/>
+      <c r="C157" s="70"/>
       <c r="F157" s="31" t="str" cm="1">
         <f t="array" ref="F157">_xlfn.IFS($E157="Yes","Yes",$E157="No","",$E157="","")</f>
         <v/>
       </c>
-      <c r="G157" s="73"/>
-[...5 lines deleted...]
-      <c r="C158" s="73"/>
+      <c r="G157" s="70"/>
+      <c r="H157" s="71"/>
+    </row>
+    <row r="158" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="69"/>
+      <c r="B158" s="70"/>
+      <c r="C158" s="70"/>
       <c r="F158" s="31" t="str" cm="1">
         <f t="array" ref="F158">_xlfn.IFS($E158="Yes","Yes",$E158="No","",$E158="","")</f>
         <v/>
       </c>
-      <c r="G158" s="73"/>
-[...5 lines deleted...]
-      <c r="C159" s="73"/>
+      <c r="G158" s="70"/>
+      <c r="H158" s="71"/>
+    </row>
+    <row r="159" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="69"/>
+      <c r="B159" s="70"/>
+      <c r="C159" s="70"/>
       <c r="F159" s="31" t="str" cm="1">
         <f t="array" ref="F159">_xlfn.IFS($E159="Yes","Yes",$E159="No","",$E159="","")</f>
         <v/>
       </c>
-      <c r="G159" s="73"/>
-[...5 lines deleted...]
-      <c r="C160" s="73"/>
+      <c r="G159" s="70"/>
+      <c r="H159" s="71"/>
+    </row>
+    <row r="160" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="69"/>
+      <c r="B160" s="70"/>
+      <c r="C160" s="70"/>
       <c r="F160" s="31" t="str" cm="1">
         <f t="array" ref="F160">_xlfn.IFS($E160="Yes","Yes",$E160="No","",$E160="","")</f>
         <v/>
       </c>
-      <c r="G160" s="73"/>
-[...5 lines deleted...]
-      <c r="C161" s="73"/>
+      <c r="G160" s="70"/>
+      <c r="H160" s="71"/>
+    </row>
+    <row r="161" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="69"/>
+      <c r="B161" s="70"/>
+      <c r="C161" s="70"/>
       <c r="F161" s="31" t="str" cm="1">
         <f t="array" ref="F161">_xlfn.IFS($E161="Yes","Yes",$E161="No","",$E161="","")</f>
         <v/>
       </c>
-      <c r="G161" s="73"/>
-[...5 lines deleted...]
-      <c r="C162" s="73"/>
+      <c r="G161" s="70"/>
+      <c r="H161" s="71"/>
+    </row>
+    <row r="162" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="69"/>
+      <c r="B162" s="70"/>
+      <c r="C162" s="70"/>
       <c r="F162" s="31" t="str" cm="1">
         <f t="array" ref="F162">_xlfn.IFS($E162="Yes","Yes",$E162="No","",$E162="","")</f>
         <v/>
       </c>
-      <c r="G162" s="73"/>
-[...5 lines deleted...]
-      <c r="C163" s="73"/>
+      <c r="G162" s="70"/>
+      <c r="H162" s="71"/>
+    </row>
+    <row r="163" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="69"/>
+      <c r="B163" s="70"/>
+      <c r="C163" s="70"/>
       <c r="F163" s="31" t="str" cm="1">
         <f t="array" ref="F163">_xlfn.IFS($E163="Yes","Yes",$E163="No","",$E163="","")</f>
         <v/>
       </c>
-      <c r="G163" s="73"/>
-[...5 lines deleted...]
-      <c r="C164" s="73"/>
+      <c r="G163" s="70"/>
+      <c r="H163" s="71"/>
+    </row>
+    <row r="164" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="69"/>
+      <c r="B164" s="70"/>
+      <c r="C164" s="70"/>
       <c r="F164" s="31" t="str" cm="1">
         <f t="array" ref="F164">_xlfn.IFS($E164="Yes","Yes",$E164="No","",$E164="","")</f>
         <v/>
       </c>
-      <c r="G164" s="73"/>
-[...5 lines deleted...]
-      <c r="C165" s="73"/>
+      <c r="G164" s="70"/>
+      <c r="H164" s="71"/>
+    </row>
+    <row r="165" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="69"/>
+      <c r="B165" s="70"/>
+      <c r="C165" s="70"/>
       <c r="F165" s="31" t="str" cm="1">
         <f t="array" ref="F165">_xlfn.IFS($E165="Yes","Yes",$E165="No","",$E165="","")</f>
         <v/>
       </c>
-      <c r="G165" s="73"/>
-[...5 lines deleted...]
-      <c r="C166" s="73"/>
+      <c r="G165" s="70"/>
+      <c r="H165" s="71"/>
+    </row>
+    <row r="166" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="69"/>
+      <c r="B166" s="70"/>
+      <c r="C166" s="70"/>
       <c r="F166" s="31" t="str" cm="1">
         <f t="array" ref="F166">_xlfn.IFS($E166="Yes","Yes",$E166="No","",$E166="","")</f>
         <v/>
       </c>
-      <c r="G166" s="73"/>
-[...5 lines deleted...]
-      <c r="C167" s="73"/>
+      <c r="G166" s="70"/>
+      <c r="H166" s="71"/>
+    </row>
+    <row r="167" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="69"/>
+      <c r="B167" s="70"/>
+      <c r="C167" s="70"/>
       <c r="F167" s="31" t="str" cm="1">
         <f t="array" ref="F167">_xlfn.IFS($E167="Yes","Yes",$E167="No","",$E167="","")</f>
         <v/>
       </c>
-      <c r="G167" s="73"/>
-[...5 lines deleted...]
-      <c r="C168" s="73"/>
+      <c r="G167" s="70"/>
+      <c r="H167" s="71"/>
+    </row>
+    <row r="168" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="69"/>
+      <c r="B168" s="70"/>
+      <c r="C168" s="70"/>
       <c r="F168" s="31" t="str" cm="1">
         <f t="array" ref="F168">_xlfn.IFS($E168="Yes","Yes",$E168="No","",$E168="","")</f>
         <v/>
       </c>
-      <c r="G168" s="73"/>
-[...5 lines deleted...]
-      <c r="C169" s="73"/>
+      <c r="G168" s="70"/>
+      <c r="H168" s="71"/>
+    </row>
+    <row r="169" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="69"/>
+      <c r="B169" s="70"/>
+      <c r="C169" s="70"/>
       <c r="F169" s="31" t="str" cm="1">
         <f t="array" ref="F169">_xlfn.IFS($E169="Yes","Yes",$E169="No","",$E169="","")</f>
         <v/>
       </c>
-      <c r="G169" s="73"/>
-[...5 lines deleted...]
-      <c r="C170" s="73"/>
+      <c r="G169" s="70"/>
+      <c r="H169" s="71"/>
+    </row>
+    <row r="170" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="69"/>
+      <c r="B170" s="70"/>
+      <c r="C170" s="70"/>
       <c r="F170" s="31" t="str" cm="1">
         <f t="array" ref="F170">_xlfn.IFS($E170="Yes","Yes",$E170="No","",$E170="","")</f>
         <v/>
       </c>
-      <c r="G170" s="73"/>
-[...5 lines deleted...]
-      <c r="C171" s="73"/>
+      <c r="G170" s="70"/>
+      <c r="H170" s="71"/>
+    </row>
+    <row r="171" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="69"/>
+      <c r="B171" s="70"/>
+      <c r="C171" s="70"/>
       <c r="F171" s="31" t="str" cm="1">
         <f t="array" ref="F171">_xlfn.IFS($E171="Yes","Yes",$E171="No","",$E171="","")</f>
         <v/>
       </c>
-      <c r="G171" s="73"/>
-[...5 lines deleted...]
-      <c r="C172" s="73"/>
+      <c r="G171" s="70"/>
+      <c r="H171" s="71"/>
+    </row>
+    <row r="172" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="69"/>
+      <c r="B172" s="70"/>
+      <c r="C172" s="70"/>
       <c r="F172" s="31" t="str" cm="1">
         <f t="array" ref="F172">_xlfn.IFS($E172="Yes","Yes",$E172="No","",$E172="","")</f>
         <v/>
       </c>
-      <c r="G172" s="73"/>
-[...5 lines deleted...]
-      <c r="C173" s="73"/>
+      <c r="G172" s="70"/>
+      <c r="H172" s="71"/>
+    </row>
+    <row r="173" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="69"/>
+      <c r="B173" s="70"/>
+      <c r="C173" s="70"/>
       <c r="F173" s="31" t="str" cm="1">
         <f t="array" ref="F173">_xlfn.IFS($E173="Yes","Yes",$E173="No","",$E173="","")</f>
         <v/>
       </c>
-      <c r="G173" s="73"/>
-[...5 lines deleted...]
-      <c r="C174" s="73"/>
+      <c r="G173" s="70"/>
+      <c r="H173" s="71"/>
+    </row>
+    <row r="174" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="69"/>
+      <c r="B174" s="70"/>
+      <c r="C174" s="70"/>
       <c r="F174" s="31" t="str" cm="1">
         <f t="array" ref="F174">_xlfn.IFS($E174="Yes","Yes",$E174="No","",$E174="","")</f>
         <v/>
       </c>
-      <c r="G174" s="73"/>
-[...5 lines deleted...]
-      <c r="C175" s="73"/>
+      <c r="G174" s="70"/>
+      <c r="H174" s="71"/>
+    </row>
+    <row r="175" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="69"/>
+      <c r="B175" s="70"/>
+      <c r="C175" s="70"/>
       <c r="F175" s="31" t="str" cm="1">
         <f t="array" ref="F175">_xlfn.IFS($E175="Yes","Yes",$E175="No","",$E175="","")</f>
         <v/>
       </c>
-      <c r="G175" s="73"/>
-[...5 lines deleted...]
-      <c r="C176" s="73"/>
+      <c r="G175" s="70"/>
+      <c r="H175" s="71"/>
+    </row>
+    <row r="176" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="69"/>
+      <c r="B176" s="70"/>
+      <c r="C176" s="70"/>
       <c r="F176" s="31" t="str" cm="1">
         <f t="array" ref="F176">_xlfn.IFS($E176="Yes","Yes",$E176="No","",$E176="","")</f>
         <v/>
       </c>
-      <c r="G176" s="73"/>
-[...5 lines deleted...]
-      <c r="C177" s="73"/>
+      <c r="G176" s="70"/>
+      <c r="H176" s="71"/>
+    </row>
+    <row r="177" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="69"/>
+      <c r="B177" s="70"/>
+      <c r="C177" s="70"/>
       <c r="F177" s="31" t="str" cm="1">
         <f t="array" ref="F177">_xlfn.IFS($E177="Yes","Yes",$E177="No","",$E177="","")</f>
         <v/>
       </c>
-      <c r="G177" s="73"/>
-[...5 lines deleted...]
-      <c r="C178" s="73"/>
+      <c r="G177" s="70"/>
+      <c r="H177" s="71"/>
+    </row>
+    <row r="178" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="69"/>
+      <c r="B178" s="70"/>
+      <c r="C178" s="70"/>
       <c r="F178" s="31" t="str" cm="1">
         <f t="array" ref="F178">_xlfn.IFS($E178="Yes","Yes",$E178="No","",$E178="","")</f>
         <v/>
       </c>
-      <c r="G178" s="73"/>
-[...5 lines deleted...]
-      <c r="C179" s="73"/>
+      <c r="G178" s="70"/>
+      <c r="H178" s="71"/>
+    </row>
+    <row r="179" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="69"/>
+      <c r="B179" s="70"/>
+      <c r="C179" s="70"/>
       <c r="F179" s="31" t="str" cm="1">
         <f t="array" ref="F179">_xlfn.IFS($E179="Yes","Yes",$E179="No","",$E179="","")</f>
         <v/>
       </c>
-      <c r="G179" s="73"/>
-[...5 lines deleted...]
-      <c r="C180" s="73"/>
+      <c r="G179" s="70"/>
+      <c r="H179" s="71"/>
+    </row>
+    <row r="180" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="69"/>
+      <c r="B180" s="70"/>
+      <c r="C180" s="70"/>
       <c r="F180" s="31" t="str" cm="1">
         <f t="array" ref="F180">_xlfn.IFS($E180="Yes","Yes",$E180="No","",$E180="","")</f>
         <v/>
       </c>
-      <c r="G180" s="73"/>
-[...5 lines deleted...]
-      <c r="C181" s="73"/>
+      <c r="G180" s="70"/>
+      <c r="H180" s="71"/>
+    </row>
+    <row r="181" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="69"/>
+      <c r="B181" s="70"/>
+      <c r="C181" s="70"/>
       <c r="F181" s="31" t="str" cm="1">
         <f t="array" ref="F181">_xlfn.IFS($E181="Yes","Yes",$E181="No","",$E181="","")</f>
         <v/>
       </c>
-      <c r="G181" s="73"/>
-[...5 lines deleted...]
-      <c r="C182" s="73"/>
+      <c r="G181" s="70"/>
+      <c r="H181" s="71"/>
+    </row>
+    <row r="182" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="69"/>
+      <c r="B182" s="70"/>
+      <c r="C182" s="70"/>
       <c r="F182" s="31" t="str" cm="1">
         <f t="array" ref="F182">_xlfn.IFS($E182="Yes","Yes",$E182="No","",$E182="","")</f>
         <v/>
       </c>
-      <c r="G182" s="73"/>
-[...5 lines deleted...]
-      <c r="C183" s="73"/>
+      <c r="G182" s="70"/>
+      <c r="H182" s="71"/>
+    </row>
+    <row r="183" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="69"/>
+      <c r="B183" s="70"/>
+      <c r="C183" s="70"/>
       <c r="F183" s="31" t="str" cm="1">
         <f t="array" ref="F183">_xlfn.IFS($E183="Yes","Yes",$E183="No","",$E183="","")</f>
         <v/>
       </c>
-      <c r="G183" s="73"/>
-[...5 lines deleted...]
-      <c r="C184" s="73"/>
+      <c r="G183" s="70"/>
+      <c r="H183" s="71"/>
+    </row>
+    <row r="184" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="69"/>
+      <c r="B184" s="70"/>
+      <c r="C184" s="70"/>
       <c r="F184" s="31" t="str" cm="1">
         <f t="array" ref="F184">_xlfn.IFS($E184="Yes","Yes",$E184="No","",$E184="","")</f>
         <v/>
       </c>
-      <c r="G184" s="73"/>
-[...5 lines deleted...]
-      <c r="C185" s="73"/>
+      <c r="G184" s="70"/>
+      <c r="H184" s="71"/>
+    </row>
+    <row r="185" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="69"/>
+      <c r="B185" s="70"/>
+      <c r="C185" s="70"/>
       <c r="F185" s="31" t="str" cm="1">
         <f t="array" ref="F185">_xlfn.IFS($E185="Yes","Yes",$E185="No","",$E185="","")</f>
         <v/>
       </c>
-      <c r="G185" s="73"/>
-[...5 lines deleted...]
-      <c r="C186" s="73"/>
+      <c r="G185" s="70"/>
+      <c r="H185" s="71"/>
+    </row>
+    <row r="186" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="69"/>
+      <c r="B186" s="70"/>
+      <c r="C186" s="70"/>
       <c r="F186" s="31" t="str" cm="1">
         <f t="array" ref="F186">_xlfn.IFS($E186="Yes","Yes",$E186="No","",$E186="","")</f>
         <v/>
       </c>
-      <c r="G186" s="73"/>
-[...5 lines deleted...]
-      <c r="C187" s="73"/>
+      <c r="G186" s="70"/>
+      <c r="H186" s="71"/>
+    </row>
+    <row r="187" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="69"/>
+      <c r="B187" s="70"/>
+      <c r="C187" s="70"/>
       <c r="F187" s="31" t="str" cm="1">
         <f t="array" ref="F187">_xlfn.IFS($E187="Yes","Yes",$E187="No","",$E187="","")</f>
         <v/>
       </c>
-      <c r="G187" s="73"/>
-[...5 lines deleted...]
-      <c r="C188" s="73"/>
+      <c r="G187" s="70"/>
+      <c r="H187" s="71"/>
+    </row>
+    <row r="188" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="69"/>
+      <c r="B188" s="70"/>
+      <c r="C188" s="70"/>
       <c r="F188" s="31" t="str" cm="1">
         <f t="array" ref="F188">_xlfn.IFS($E188="Yes","Yes",$E188="No","",$E188="","")</f>
         <v/>
       </c>
-      <c r="G188" s="73"/>
-[...5 lines deleted...]
-      <c r="C189" s="73"/>
+      <c r="G188" s="70"/>
+      <c r="H188" s="71"/>
+    </row>
+    <row r="189" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="69"/>
+      <c r="B189" s="70"/>
+      <c r="C189" s="70"/>
       <c r="F189" s="31" t="str" cm="1">
         <f t="array" ref="F189">_xlfn.IFS($E189="Yes","Yes",$E189="No","",$E189="","")</f>
         <v/>
       </c>
-      <c r="G189" s="73"/>
-[...5 lines deleted...]
-      <c r="C190" s="73"/>
+      <c r="G189" s="70"/>
+      <c r="H189" s="71"/>
+    </row>
+    <row r="190" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="69"/>
+      <c r="B190" s="70"/>
+      <c r="C190" s="70"/>
       <c r="F190" s="31" t="str" cm="1">
         <f t="array" ref="F190">_xlfn.IFS($E190="Yes","Yes",$E190="No","",$E190="","")</f>
         <v/>
       </c>
-      <c r="G190" s="73"/>
-[...5 lines deleted...]
-      <c r="C191" s="73"/>
+      <c r="G190" s="70"/>
+      <c r="H190" s="71"/>
+    </row>
+    <row r="191" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="69"/>
+      <c r="B191" s="70"/>
+      <c r="C191" s="70"/>
       <c r="F191" s="31" t="str" cm="1">
         <f t="array" ref="F191">_xlfn.IFS($E191="Yes","Yes",$E191="No","",$E191="","")</f>
         <v/>
       </c>
-      <c r="G191" s="73"/>
-[...5 lines deleted...]
-      <c r="C192" s="73"/>
+      <c r="G191" s="70"/>
+      <c r="H191" s="71"/>
+    </row>
+    <row r="192" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="69"/>
+      <c r="B192" s="70"/>
+      <c r="C192" s="70"/>
       <c r="F192" s="31" t="str" cm="1">
         <f t="array" ref="F192">_xlfn.IFS($E192="Yes","Yes",$E192="No","",$E192="","")</f>
         <v/>
       </c>
-      <c r="G192" s="73"/>
-[...5 lines deleted...]
-      <c r="C193" s="73"/>
+      <c r="G192" s="70"/>
+      <c r="H192" s="71"/>
+    </row>
+    <row r="193" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="69"/>
+      <c r="B193" s="70"/>
+      <c r="C193" s="70"/>
       <c r="F193" s="31" t="str" cm="1">
         <f t="array" ref="F193">_xlfn.IFS($E193="Yes","Yes",$E193="No","",$E193="","")</f>
         <v/>
       </c>
-      <c r="G193" s="73"/>
-[...5 lines deleted...]
-      <c r="C194" s="73"/>
+      <c r="G193" s="70"/>
+      <c r="H193" s="71"/>
+    </row>
+    <row r="194" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="69"/>
+      <c r="B194" s="70"/>
+      <c r="C194" s="70"/>
       <c r="F194" s="31" t="str" cm="1">
         <f t="array" ref="F194">_xlfn.IFS($E194="Yes","Yes",$E194="No","",$E194="","")</f>
         <v/>
       </c>
-      <c r="G194" s="73"/>
-[...5 lines deleted...]
-      <c r="C195" s="73"/>
+      <c r="G194" s="70"/>
+      <c r="H194" s="71"/>
+    </row>
+    <row r="195" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="69"/>
+      <c r="B195" s="70"/>
+      <c r="C195" s="70"/>
       <c r="F195" s="31" t="str" cm="1">
         <f t="array" ref="F195">_xlfn.IFS($E195="Yes","Yes",$E195="No","",$E195="","")</f>
         <v/>
       </c>
-      <c r="G195" s="73"/>
-[...5 lines deleted...]
-      <c r="C196" s="73"/>
+      <c r="G195" s="70"/>
+      <c r="H195" s="71"/>
+    </row>
+    <row r="196" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="69"/>
+      <c r="B196" s="70"/>
+      <c r="C196" s="70"/>
       <c r="F196" s="31" t="str" cm="1">
         <f t="array" ref="F196">_xlfn.IFS($E196="Yes","Yes",$E196="No","",$E196="","")</f>
         <v/>
       </c>
-      <c r="G196" s="73"/>
-[...5 lines deleted...]
-      <c r="C197" s="73"/>
+      <c r="G196" s="70"/>
+      <c r="H196" s="71"/>
+    </row>
+    <row r="197" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="69"/>
+      <c r="B197" s="70"/>
+      <c r="C197" s="70"/>
       <c r="F197" s="31" t="str" cm="1">
         <f t="array" ref="F197">_xlfn.IFS($E197="Yes","Yes",$E197="No","",$E197="","")</f>
         <v/>
       </c>
-      <c r="G197" s="73"/>
-[...5 lines deleted...]
-      <c r="C198" s="73"/>
+      <c r="G197" s="70"/>
+      <c r="H197" s="71"/>
+    </row>
+    <row r="198" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="69"/>
+      <c r="B198" s="70"/>
+      <c r="C198" s="70"/>
       <c r="F198" s="31" t="str" cm="1">
         <f t="array" ref="F198">_xlfn.IFS($E198="Yes","Yes",$E198="No","",$E198="","")</f>
         <v/>
       </c>
-      <c r="G198" s="73"/>
-[...5 lines deleted...]
-      <c r="C199" s="73"/>
+      <c r="G198" s="70"/>
+      <c r="H198" s="71"/>
+    </row>
+    <row r="199" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="69"/>
+      <c r="B199" s="70"/>
+      <c r="C199" s="70"/>
       <c r="F199" s="31" t="str" cm="1">
         <f t="array" ref="F199">_xlfn.IFS($E199="Yes","Yes",$E199="No","",$E199="","")</f>
         <v/>
       </c>
-      <c r="G199" s="73"/>
-[...5 lines deleted...]
-      <c r="C200" s="73"/>
+      <c r="G199" s="70"/>
+      <c r="H199" s="71"/>
+    </row>
+    <row r="200" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="69"/>
+      <c r="B200" s="70"/>
+      <c r="C200" s="70"/>
       <c r="F200" s="31" t="str" cm="1">
         <f t="array" ref="F200">_xlfn.IFS($E200="Yes","Yes",$E200="No","",$E200="","")</f>
         <v/>
       </c>
-      <c r="G200" s="73"/>
-      <c r="H200" s="74"/>
+      <c r="G200" s="70"/>
+      <c r="H200" s="71"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0"/>
   <dataConsolidate/>
   <mergeCells count="2">
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="H1:J1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="A3:A200">
-    <cfRule type="expression" dxfId="30" priority="1">
+    <cfRule type="expression" dxfId="16" priority="1">
       <formula>$C3="None returned"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C3:C200">
-    <cfRule type="expression" dxfId="29" priority="2">
+    <cfRule type="expression" dxfId="15" priority="2">
       <formula>$C3="None returned"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E3:J200">
-    <cfRule type="expression" dxfId="28" priority="4">
+    <cfRule type="expression" dxfId="14" priority="4">
       <formula>$C3="None returned"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="27" priority="5">
+    <cfRule type="expression" dxfId="13" priority="5">
       <formula>$C3="Waiver-Other"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="26" priority="6">
+    <cfRule type="expression" dxfId="12" priority="6">
       <formula>$C3="Waiver-Do not believe child would benefit"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="25" priority="7">
+    <cfRule type="expression" dxfId="11" priority="7">
       <formula>$C3="Waiver-Cannot get to dentist easily"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="24" priority="8">
+    <cfRule type="expression" dxfId="10" priority="8">
       <formula>$C3="Waiver-Cannot find time"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="23" priority="9">
+    <cfRule type="expression" dxfId="9" priority="9">
       <formula>$C3="Waiver-Cannot afford"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="22" priority="10">
+    <cfRule type="expression" dxfId="8" priority="10">
       <formula>$C3="Waiver-Unable to find dental office accepting dental insurance plan"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3:J200">
-    <cfRule type="expression" dxfId="21" priority="11">
+    <cfRule type="expression" dxfId="7" priority="11">
       <formula>$G3="No obvious problem found"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="20" priority="12">
+    <cfRule type="expression" dxfId="6" priority="12">
       <formula>$G3="Early dental care recommended"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="19" priority="13">
+    <cfRule type="expression" dxfId="5" priority="13">
       <formula>$G3="Urgent dental care needs"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="11">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C2 C201:C1048576" xr:uid="{518DBDD8-745B-438B-8F81-028FD20CB70C}">
       <formula1>"Completed KOHA,Waiver-Unable to find dental office accepting dental insurance plan,Waiver-Can’t afford,Waiver-Can’t find time,Waiver-Can’t get to dentist easily,Waiver-Don’t believe child would benefit,Waiver-Other,None returned"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:C200" xr:uid="{0703A940-BCCB-41CC-A1FC-0D1D1180EBA8}">
       <formula1>"Completed KOHA,Waiver-Unable to find dental office accepting dental insurance plan,Waiver-Cannot afford,Waiver-Cannot find time,Waiver-Cannot get to dentist easily,Waiver-Do not believe child would benefit,Waiver-Other,None returned"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E4:E1048576 F3:F1048576" xr:uid="{947D60CB-9A68-47B2-9AF3-ED6D32BD317A}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D3:D1048576 H201:H1048576 H2" xr:uid="{ED2669B0-801B-484A-B75C-272D8F1BA483}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G3:G1048576" xr:uid="{5A9BD521-E247-4873-BCF4-CC9CF44C4325}">
       <formula1>"No obvious problem found,Early dental care recommended,Urgent dental care needs"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J201:J1048576 J2" xr:uid="{FE33088B-BFAE-4C4E-B4AF-DC2C56900D8B}">
       <formula1>"Yes,No,I don't know"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:H200 I2:I1048576" xr:uid="{762ECE2C-E49B-4192-AAFD-FABEF5F7F34F}">
       <formula1>"Yes,No, I Don't Know"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J3:J200" xr:uid="{59E8FF79-3E50-4332-AD56-9C990DD2CC1B}">
       <formula1>"Yes,No,I Don't Know"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="If Untreated Decay is &quot;Yes,&quot; Caries Experience (next column to right) AUTOMATICALLY gets marked &quot;Yes.&quot; This is the case even if the dental provider did not mark this correctly on the child's dental form." sqref="E3" xr:uid="{66F0D2FA-F523-4E73-8520-07FAA33EE4AE}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Only for schools hosting on-site KOHA screenings" sqref="D2" xr:uid="{844EDF14-7BD9-4C75-9516-827E173792E5}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:B200" xr:uid="{4DB86401-3341-455A-BF07-79871CF2AC49}">
       <formula1>"TK,K,1st"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634F84BB-6424-441F-8557-E6D04416133C}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:E59"/>
+  <dimension ref="A1:D60"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2:C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.1796875" style="32" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="52.81640625" style="32" customWidth="1"/>
+    <col min="1" max="1" width="17.140625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="76.42578125" style="32" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" style="32" customWidth="1"/>
+    <col min="4" max="4" width="53.7109375" style="32" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="74" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D1" s="52" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="46">
         <v>1</v>
       </c>
       <c r="B2" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="47">
         <f>COUNTA(Table2[Student First and Last Name])</f>
         <v>0</v>
       </c>
       <c r="D2" s="53"/>
-      <c r="E2" s="54"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:5" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="3" spans="1:4" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33">
         <v>2</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="47">
         <f>COUNTIF(Table2[Completed KOHA assessment, Waiver form (by reason), or None],"Completed KOHA")</f>
         <v>0</v>
       </c>
-      <c r="D3" s="96" t="str">
+      <c r="D3" s="82" t="str">
         <f>IF(SUM(C3:C10)=C2,"","Please check Data Entry Worksheet for discrepancies. Scohr Line Item #1 should equal the sum of Scohr Line Items #2-9. Otherwise, data needs to be corrected.")</f>
         <v/>
       </c>
-      <c r="E3" s="93"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="4" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="47">
         <f>COUNTIF(Table2[Completed KOHA assessment, Waiver form (by reason), or None],"Waiver-Unable to find dental office accepting dental insurance plan")</f>
         <v>0</v>
       </c>
-      <c r="D4" s="97"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="D4" s="83"/>
+    </row>
+    <row r="5" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="34">
         <v>4</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="47">
         <f>COUNTIF(Table2[Completed KOHA assessment, Waiver form (by reason), or None],"Waiver-Cannot afford")</f>
         <v>0</v>
       </c>
-      <c r="D5" s="97"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="D5" s="83"/>
+    </row>
+    <row r="6" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="34">
         <v>5</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="47">
         <f>COUNTIF(Table2[Completed KOHA assessment, Waiver form (by reason), or None],"Waiver-Cannot find time")</f>
         <v>0</v>
       </c>
-      <c r="D6" s="97"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="D6" s="83"/>
+    </row>
+    <row r="7" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="34">
         <v>6</v>
       </c>
       <c r="B7" s="40" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="47">
         <f>COUNTIF(Table2[Completed KOHA assessment, Waiver form (by reason), or None],"Waiver-Cannot get to dentist easily")</f>
         <v>0</v>
       </c>
-      <c r="D7" s="97"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="D7" s="83"/>
+    </row>
+    <row r="8" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="34">
         <v>7</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="47">
         <f>COUNTIF(Table2[Completed KOHA assessment, Waiver form (by reason), or None],"Waiver-Do not believe child would benefit")</f>
         <v>0</v>
       </c>
-      <c r="D8" s="97"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="D8" s="83"/>
+    </row>
+    <row r="9" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A9" s="34">
         <v>8</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="47">
         <f>COUNTIF(Table2[Completed KOHA assessment, Waiver form (by reason), or None],"Waiver-Other")</f>
         <v>0</v>
       </c>
-      <c r="D9" s="97"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="D9" s="83"/>
+    </row>
+    <row r="10" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="45">
         <v>9</v>
       </c>
       <c r="B10" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="47">
         <f>COUNTIF(Table2[Completed KOHA assessment, Waiver form (by reason), or None],"None returned")</f>
         <v>0</v>
       </c>
-      <c r="D10" s="98"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="D10" s="84"/>
+    </row>
+    <row r="11" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="35">
         <v>10</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="47">
         <f>COUNTIF(Table2[Signed on-site dental screening opt-out letter returned],"Yes")</f>
         <v>0</v>
       </c>
       <c r="D11" s="54"/>
-      <c r="E11" s="54"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:5" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="12" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="33">
         <v>11</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="47">
         <f>COUNTIF('KOHA Data Entry Worksheet'!E:E,"Yes")</f>
         <v>0</v>
       </c>
       <c r="D12" s="55" t="str">
         <f>IF(C13&gt;=C12,"","Please check Data Entry Worksheet for discrepancies. Scohr Line Item #12 should be greater than or equal to Scohr Line Item #11. Every student with Untreated Decay automatically also has Caries Experience.")</f>
         <v/>
       </c>
-      <c r="E12" s="54"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="13" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="33">
         <v>12</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="47">
         <f>COUNTIF('KOHA Data Entry Worksheet'!F:F,"Yes")</f>
         <v>0</v>
       </c>
       <c r="D13" s="55"/>
-      <c r="E13" s="54"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="14" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="33">
         <v>13</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="47">
         <f>COUNTIF(Table2[Treatment 
 Urgency],"No obvious problem found")</f>
         <v>0</v>
       </c>
-      <c r="D14" s="96"/>
-[...5 lines deleted...]
-    <row r="15" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="D14" s="82" t="str">
+        <f>IF(SUM(C14:C16)=C3,"","The SUM of Scohr Line Items #13, 14, and 15 should EQUAL Scohr Line Item #2. The dental provider should have marked one option under Treatment Urgency in Section 2 of the assessment form.")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="33">
         <v>14</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="47">
         <f>COUNTIF(Table2[Treatment 
 Urgency],"Early dental care recommended")</f>
         <v>0</v>
       </c>
-      <c r="D15" s="97"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="D15" s="83"/>
+    </row>
+    <row r="16" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="33">
         <v>15</v>
       </c>
       <c r="B16" s="42" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="C16" s="47">
         <f>COUNTIF(Table2[Treatment 
 Urgency],"Urgent dental care needs")</f>
         <v>0</v>
       </c>
-      <c r="D16" s="98"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D16" s="84"/>
+    </row>
+    <row r="17" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="36">
         <v>16</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="C17" s="47">
         <f>COUNTIF('KOHA Data Entry Worksheet'!H:H,"Yes")</f>
         <v>0</v>
       </c>
-      <c r="D17" s="55"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:5" ht="65.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D17" s="55" t="str">
+        <f>IF(C17&lt;=C16,"",_xlfn._LONGTEXT("Scohr Line Items #16-20 only apply to students assessed to need urgent care. Scohr Line Item #16 should NOT BE GREATER THAN Scohr Line Item #15. If this item is blank on a form for a child assessed to need urgent care, the parent(s) or caregiver(s) should"," be contacted."))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="36">
         <v>17</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="C18" s="59">
+        <v>62</v>
+      </c>
+      <c r="C18" s="47">
         <f>COUNTIF('KOHA Data Entry Worksheet'!I:I,"Yes")</f>
         <v>0</v>
       </c>
-      <c r="D18" s="58"/>
-[...5 lines deleted...]
-    <row r="19" spans="1:5" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D18" s="55" t="str">
+        <f>IF(C18&lt;=C16,"",_xlfn._LONGTEXT("Scohr Line Items #16-20 only apply to students assessed to need urgent care. Scohr Line Item #17 should NOT BE GREATER THAN Scohr Line Item #15. If this item is blank on a form for a child assessed to need urgent care, the parent(s) or caregiver(s) should"," be contacted."))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="36">
         <v>18</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="C19" s="47">
         <f>COUNTIF(Table2[Child with URGENT dental care needs received needed treatment],"Yes")</f>
         <v>0</v>
       </c>
-      <c r="D19" s="96" t="str">
-[...8 lines deleted...]
-    <row r="20" spans="1:5" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D19" s="56" t="str">
+        <f>IF(C19&lt;=C16,"",_xlfn._LONGTEXT("Scohr Line Items #16-20 only apply to students assessed to need urgent care. Scohr Line Item #18 should NOT BE GREATER THAN Scohr Line Item #15. If this item is blank on a form for a child assessed to need urgent care, the parent(s) or caregiver(s) should"," be contacted."))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="36">
         <v>19</v>
       </c>
       <c r="B20" s="43" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="C20" s="47">
         <f>COUNTIF(Table2[Child with URGENT dental care needs received needed treatment],"No")</f>
         <v>0</v>
       </c>
-      <c r="D20" s="97"/>
-[...3 lines deleted...]
-      <c r="A21" s="36">
+      <c r="D20" s="56" t="str">
+        <f>IF(C20&lt;=C16,"",_xlfn._LONGTEXT("Scohr Line Items #16-20 only apply to students assessed to need urgent care. Scohr Line Item #19 should NOT BE GREATER THAN Scohr Line Item #15. If this item is blank on a form for a child assessed to need urgent care, the parent(s) or caregiver(s) should"," be contacted."))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="86">
         <v>20</v>
       </c>
-      <c r="B21" s="43" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="47">
+      <c r="B21" s="85" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="87">
         <f>COUNTIF(Table2[Child with URGENT dental care needs received needed treatment],"I Don't Know")</f>
         <v>0</v>
       </c>
-      <c r="D21" s="98"/>
-[...8 lines deleted...]
-      <c r="A23" s="87" t="s">
+      <c r="D21" s="56" t="str">
+        <f>IF(C21&lt;=C16,"",_xlfn._LONGTEXT("Scohr Line Items #16-20 only apply to students assessed to need urgent care. Scohr Line Item #20 should NOT BE GREATER THAN Scohr Line Item #15. If this item is blank on a form for a child assessed to need urgent care, the parent(s) or caregiver(s) should"," be contacted."))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="86"/>
+      <c r="B22" s="85"/>
+      <c r="C22" s="87"/>
+      <c r="D22" s="56" t="str">
+        <f>IF(SUM(C19:C21)=C16,"","Please check Data Entry Worksheet for discrepancies. The SUM of Scohr Line Items #18, 19, and 20 should EQUAL Scohr Line Item #15.")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="37"/>
+      <c r="B23" s="38"/>
+      <c r="C23" s="30"/>
+    </row>
+    <row r="24" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="88"/>
-[...15 lines deleted...]
-      <c r="A26" s="3" t="s">
+      <c r="B24" s="77"/>
+      <c r="C24" s="78"/>
+      <c r="D24" s="29"/>
+    </row>
+    <row r="25" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="79"/>
+      <c r="B25" s="80"/>
+      <c r="C25" s="81"/>
+    </row>
+    <row r="26" spans="1:4" ht="9.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49"/>
+      <c r="B26" s="50"/>
+      <c r="C26" s="51"/>
+    </row>
+    <row r="27" spans="1:4" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A27" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="37" spans="1:1" ht="17" x14ac:dyDescent="0.4">
-      <c r="A37" s="3" t="s">
+    <row r="38" spans="1:1" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A38" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="52" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-        <v>47</v>
+    <row r="53" spans="1:4" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="48" t="s">
+        <v>24</v>
+      </c>
+      <c r="B53" s="48"/>
+      <c r="C53" s="48"/>
+      <c r="D53" s="48"/>
+    </row>
+    <row r="60" spans="1:4" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A60" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="2dcSbf4WygC7AtHE5PUTLzsoKkYHL50qOhzHA/jW/a5LEsepwiYbvrmfVfUk7AzBJrxIdSdM9+mkEyORClRfrw==" saltValue="mmgLMNJFX66WM6pvggAnUA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="WnvUGYhDaYD8buwKhEOHWejs5M4OnyExDtt7h3/wrqWHJ37R/ugEMwe16YUh8HpVSGOOkP6MYF+WzYK5gOpycQ==" saltValue="x//PgRAMQBwtMuOjsuJuMw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
-    <mergeCell ref="A23:C24"/>
-[...1 lines deleted...]
-    <mergeCell ref="E14:E16"/>
+    <mergeCell ref="A24:C25"/>
     <mergeCell ref="D3:D10"/>
     <mergeCell ref="D14:D16"/>
-    <mergeCell ref="D19:D21"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="C21:C22"/>
   </mergeCells>
+  <conditionalFormatting sqref="C2">
+    <cfRule type="expression" dxfId="4" priority="3">
+      <formula>C2&lt;&gt;SUM(C3:C10)</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="C12">
-    <cfRule type="expression" dxfId="4" priority="20">
+    <cfRule type="expression" dxfId="3" priority="20">
       <formula>C12&gt;C13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C13">
-    <cfRule type="expression" dxfId="3" priority="19">
+    <cfRule type="expression" dxfId="2" priority="19">
       <formula>C13&lt;C12</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
-    <cfRule type="expression" dxfId="2" priority="34">
+    <cfRule type="expression" dxfId="1" priority="34">
       <formula>C16&lt;&gt;#REF!</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="1" priority="35">
+    <cfRule type="expression" dxfId="0" priority="35">
       <formula>C16=#REF!</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>C2&lt;&gt;SUM(C3:C10)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71D8AA83-BA88-4961-AD94-A02515EF9328}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FFCFAFE7"/>
   </sheetPr>
   <dimension ref="A1:Q37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.453125" customWidth="1"/>
-    <col min="2" max="2" width="26.26953125" customWidth="1"/>
+    <col min="1" max="1" width="36.42578125" customWidth="1"/>
+    <col min="2" max="2" width="26.28515625" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
-    <col min="10" max="10" width="9.453125" customWidth="1"/>
-    <col min="12" max="12" width="12.54296875" customWidth="1"/>
+    <col min="10" max="10" width="9.42578125" customWidth="1"/>
+    <col min="12" max="12" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="9" customFormat="1" ht="21" x14ac:dyDescent="0.5">
-[...24 lines deleted...]
-    <row r="3" spans="1:12" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:12" s="9" customFormat="1" ht="21" x14ac:dyDescent="0.35">
+      <c r="A1" s="98" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+    </row>
+    <row r="2" spans="1:12" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="99" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="101" t="s">
+        <v>53</v>
+      </c>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+    </row>
+    <row r="3" spans="1:12" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C3" s="11" t="s">
-        <v>37</v>
-[...11 lines deleted...]
-    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>32</v>
+      </c>
+      <c r="D3" s="103"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="102"/>
+      <c r="I3" s="102"/>
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B4" s="14">
         <f>COUNTIF(Table2[Completed KOHA assessment, Waiver form (by reason), or None],"Completed KOHA")</f>
         <v>0</v>
       </c>
       <c r="C4" s="15" t="e">
         <f>B4/COUNTA(Table2[Student First and Last Name])</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D4" s="106"/>
-[...9 lines deleted...]
-    <row r="5" spans="1:12" s="16" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+      <c r="D4" s="103"/>
+      <c r="E4" s="102"/>
+      <c r="F4" s="102"/>
+      <c r="G4" s="102"/>
+      <c r="H4" s="102"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="102"/>
+      <c r="K4" s="102"/>
+      <c r="L4" s="102"/>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A5" s="17" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B5" s="14">
         <f>SUM('SCOHR Data Input Form format '!C4:C9)</f>
         <v>0</v>
       </c>
       <c r="C5" s="15" t="e">
         <f>B5/'SCOHR Data Input Form format '!C2</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="16" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A6" s="17" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B6" s="14">
         <f>'SCOHR Data Input Form format '!C10</f>
         <v>0</v>
       </c>
       <c r="C6" s="15" t="e">
         <f>B6/'SCOHR Data Input Form format '!C2</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D6" s="18"/>
     </row>
-    <row r="7" spans="1:12" s="19" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
-[...6 lines deleted...]
-    <row r="8" spans="1:12" s="19" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:12" s="19" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="99" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="99"/>
+      <c r="C7" s="99"/>
+    </row>
+    <row r="8" spans="1:12" s="19" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="11"/>
       <c r="B8" s="11" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C8" s="11" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
         <v>37</v>
-      </c>
-[...3 lines deleted...]
-        <v>42</v>
       </c>
       <c r="B9" s="20">
         <f>'SCOHR Data Input Form format '!C12</f>
         <v>0</v>
       </c>
       <c r="C9" s="21" t="e">
         <f>B9/B4</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B10" s="20">
         <f>'SCOHR Data Input Form format '!C13</f>
         <v>0</v>
       </c>
       <c r="C10" s="21" t="e">
         <f>B10/B4</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="31" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A11" s="17" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B11" s="20">
         <f>'SCOHR Data Input Form format '!C16</f>
         <v>0</v>
       </c>
       <c r="C11" s="21" t="e">
         <f>B11/B4</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="31" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A12" s="17" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B12" s="22">
         <f>'SCOHR Data Input Form format '!C19</f>
         <v>0</v>
       </c>
       <c r="C12" s="21" t="e">
         <f>B12/B11</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="24"/>
     </row>
-    <row r="17" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="25"/>
       <c r="B17" s="24"/>
     </row>
-    <row r="18" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="25"/>
       <c r="B18" s="24"/>
     </row>
-    <row r="33" spans="1:17" ht="29" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B33" s="26">
         <f>COUNTA(Table2[Student First and Last Name])</f>
         <v>0</v>
       </c>
       <c r="E33" s="27"/>
-      <c r="F33" s="103" t="s">
-[...6 lines deleted...]
-      <c r="K33" s="100">
+      <c r="F33" s="100" t="s">
+        <v>45</v>
+      </c>
+      <c r="G33" s="100"/>
+      <c r="H33" s="100"/>
+      <c r="I33" s="100"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="97">
         <f>B4</f>
         <v>0</v>
       </c>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="27"/>
       <c r="O33" s="27"/>
       <c r="P33" s="27"/>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E34" s="27"/>
-      <c r="F34" s="103"/>
-[...4 lines deleted...]
-      <c r="K34" s="100"/>
+      <c r="F34" s="100"/>
+      <c r="G34" s="100"/>
+      <c r="H34" s="100"/>
+      <c r="I34" s="100"/>
+      <c r="J34" s="100"/>
+      <c r="K34" s="97"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
       <c r="N34" s="27"/>
       <c r="O34" s="27"/>
       <c r="P34" s="27"/>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="K35" s="100">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="F35" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="G35" s="96"/>
+      <c r="H35" s="96"/>
+      <c r="I35" s="96"/>
+      <c r="J35" s="96"/>
+      <c r="K35" s="97">
         <f>B11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="K37" s="100"/>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="F36" s="96"/>
+      <c r="G36" s="96"/>
+      <c r="H36" s="96"/>
+      <c r="I36" s="96"/>
+      <c r="J36" s="96"/>
+      <c r="K36" s="97"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="F37" s="96"/>
+      <c r="G37" s="96"/>
+      <c r="H37" s="96"/>
+      <c r="I37" s="96"/>
+      <c r="J37" s="96"/>
+      <c r="K37" s="97"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="c3nDpxDAB1ZphdpZAHL8ZYBR4FuJwazYtIQcwjG+SGlSWc4+PKSCs4rCtxm4oyjD3li5XSnZfXsBZXeeJ4hCHw==" saltValue="Fvs+bk/H+KugGr2R/mzpZw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="F35:J37"/>
     <mergeCell ref="K35:K37"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="F33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="D2:L4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ac721af5-e076-461c-8fd3-f140c564c86b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fbf33938-53bb-4a66-bd57-8b5fe6e3346a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100900664B788CF6D418673A2E5340EB394" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cad9f22c39a700b79a8c2c54d58dd021">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac721af5-e076-461c-8fd3-f140c564c86b" xmlns:ns3="77556924-da1d-4c93-8080-6a59fc77fd98" xmlns:ns4="fbf33938-53bb-4a66-bd57-8b5fe6e3346a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ef7f4870f31b7f64b243aa32eda8532" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="ac721af5-e076-461c-8fd3-f140c564c86b"/>
     <xsd:import namespace="77556924-da1d-4c93-8080-6a59fc77fd98"/>
     <xsd:import namespace="fbf33938-53bb-4a66-bd57-8b5fe6e3346a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -8280,71 +8396,71 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DE16930-DA99-42A1-928B-C06DCEB24B70}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA5E78AD-D39E-4726-B7CB-1838D649EF2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="ac721af5-e076-461c-8fd3-f140c564c86b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="fbf33938-53bb-4a66-bd57-8b5fe6e3346a"/>
     <ds:schemaRef ds:uri="77556924-da1d-4c93-8080-6a59fc77fd98"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DE16930-DA99-42A1-928B-C06DCEB24B70}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CF47D76-F719-43C7-8559-1D236D505ECB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ac721af5-e076-461c-8fd3-f140c564c86b"/>
     <ds:schemaRef ds:uri="77556924-da1d-4c93-8080-6a59fc77fd98"/>
     <ds:schemaRef ds:uri="fbf33938-53bb-4a66-bd57-8b5fe6e3346a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>